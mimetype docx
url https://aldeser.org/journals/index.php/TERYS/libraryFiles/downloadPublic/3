--- v0 (2025-11-18)
+++ v1 (2026-04-18)
@@ -8,143 +8,128 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="15E916D7" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
+    <w:p w14:paraId="15E916D7" w14:textId="55E9AF72" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSTituloArtDiv"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidR="00114353">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del artículo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1DEDEE" w14:textId="673AB07C" w:rsidR="003716EB" w:rsidRPr="008D69CE" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSAutoresArtDiv"/>
       </w:pPr>
+      <w:r w:rsidRPr="007D651D">
+        <w:t xml:space="preserve">Nombre Primer </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D651D">
-        <w:t>Nombre</w:t>
+        <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D651D">
-        <w:t xml:space="preserve"> Primer </w:t>
+        <w:t xml:space="preserve">-Segundo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D651D">
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D651D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D651D">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D651D">
+        <w:t xml:space="preserve">, Nombre Primer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D651D">
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D651D">
         <w:t xml:space="preserve">-Segundo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D651D">
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D651D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
-        <w:t xml:space="preserve"> y </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Primer </w:t>
+        <w:t xml:space="preserve"> y Nombre Primer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D651D">
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D651D">
         <w:t xml:space="preserve">-Segundo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D651D">
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D651D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2,*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -167,132 +152,119 @@
       </w:r>
       <w:r w:rsidR="008D69CE" w:rsidRPr="008D69CE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008D69CE">
         <w:t>autores</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008D69CE" w:rsidRPr="008D69CE">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593D834C" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSAfiliacinArtDiv"/>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:tab/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Laboratorio, Departamento, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D651D">
         <w:t>Institución</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D651D">
         <w:t>, Ciudad, Estado, País (de Primer Autor)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E2F186" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSAfiliacinArtDiv"/>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:tab/>
+        <w:t xml:space="preserve">Laboratorio, Departamento, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D651D">
-        <w:t>Laboratorio</w:t>
+        <w:t>Institución</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D651D">
-        <w:t xml:space="preserve">, </w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="007D651D">
         <w:t>, Ciudad, Estado, País (de Segundo Autor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48585F45" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
+    <w:p w14:paraId="48585F45" w14:textId="3D0A7FE1" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSAfiliacinArtDiv"/>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:tab/>
         <w:t xml:space="preserve">Autor de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D651D">
         <w:t>correspondencia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D651D">
-        <w:t>: e-mail@mail.com; Tel.: (</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00CD6CBB" w:rsidRPr="00712402">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+          </w:rPr>
+          <w:t>e-mail@mail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007D651D">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6CBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D651D">
+        <w:t>Tel.: (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D651D">
         <w:t>opcional</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D651D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D651D">
         <w:t>incluyendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D651D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D651D">
         <w:t>código</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D651D">
         <w:t xml:space="preserve"> del </w:t>
       </w:r>
@@ -305,153 +277,205 @@
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014BBFC0" w14:textId="05765498" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="008D69CE" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSArticuloDivulgacion"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Artículo de divulgación científica</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5207C885" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="003716EB">
       <w:pPr>
         <w:pStyle w:val="TERYSRecibidoArtDiv"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FA470C2" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
+    <w:p w14:paraId="0FA470C2" w14:textId="77777777" w:rsidR="003716EB" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSRecibidoArtDiv"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Recibido: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Aceptado: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Publicado: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32868AA2" w14:textId="350639FD" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
+    <w:p w14:paraId="613AB083" w14:textId="49E11F7A" w:rsidR="00CD6CBB" w:rsidRPr="007D651D" w:rsidRDefault="00CD6CBB" w:rsidP="00BE6A32">
+      <w:pPr>
+        <w:pStyle w:val="TERYSRecibidoArtDiv"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32868AA2" w14:textId="53863CB6" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSResumenArtDiv"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Resumen: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Colocar en un solo párrafo una visión general del trabajo, incluyendo, la metodología, los principales resultados y las conclusiones.</w:t>
       </w:r>
       <w:r w:rsidR="008D69CE">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D69CE" w:rsidRPr="008D69CE">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Extensión máxima: 200 palabras.</w:t>
+        <w:t xml:space="preserve">Extensión máxima: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77132">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>300</w:t>
+      </w:r>
+      <w:r w:rsidR="008D69CE" w:rsidRPr="008D69CE">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palabras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60792468" w14:textId="77777777" w:rsidR="00BE6A32" w:rsidRDefault="00BE6A32" w:rsidP="003716EB">
+    <w:p w14:paraId="29D964A0" w14:textId="77777777" w:rsidR="00CD6CBB" w:rsidRDefault="00CD6CBB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSPalabrasClaveArtDiv"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E813F9E" w14:textId="46BD1FC8" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
+    <w:p w14:paraId="6E813F9E" w14:textId="4322D1DA" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSPalabrasClaveArtDiv"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabras clave: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>palabra clave 1; palabra clave 2; palabra clave 3 (hasta 5 palabras clave relacionadas con el tema)</w:t>
+        <w:t>palabra clave 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6CBB">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D651D">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palabra clave 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6CBB">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D651D">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palabra clave 3 (hasta 5 palabras clave relacionadas con el tema)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3680B1CC" w14:textId="23514B41" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="003716EB">
       <w:pPr>
         <w:pStyle w:val="TERYSEncabezadoSeccionArtDiv"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Como utilizar la plantilla (Hay que eliminar esta sección finalizar la escritura del </w:t>
       </w:r>
       <w:r w:rsidR="008D69CE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>artículo</w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -658,51 +682,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="396D11E5" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="003716EB">
       <w:pPr>
         <w:pStyle w:val="TERYSTextoArtDiv"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>La plantilla contiene todas las secciones requeridas, así como los estilos de letra que deben utilizarse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28544992" w14:textId="5CA00F8B" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="003716EB">
+    <w:p w14:paraId="28544992" w14:textId="706768F1" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="003716EB">
       <w:pPr>
         <w:pStyle w:val="TERYSTextoArtDiv"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Los estilos de letra para cada parte del documento están definidos en el menú de Word </w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
@@ -726,50 +750,57 @@
         </w:rPr>
         <w:t xml:space="preserve">Estilo...” </w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(p.ej. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00573A14">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>TERYS</w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>_autores</w:t>
       </w:r>
+      <w:r w:rsidR="000650EC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>_Art_Div</w:t>
+      </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4497358A" w14:textId="5E25AF93" w:rsidR="003716EB" w:rsidRPr="00A90862" w:rsidRDefault="003716EB" w:rsidP="003716EB">
       <w:pPr>
         <w:pStyle w:val="TERYSTextoArtDiv"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
@@ -795,51 +826,51 @@
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77EDBE41" w14:textId="7BF8D076" w:rsidR="003716EB" w:rsidRPr="00A90862" w:rsidRDefault="003716EB" w:rsidP="003716EB">
       <w:pPr>
         <w:pStyle w:val="TERYSTextoArtDiv"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90862">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cualquier duda dirigirse al email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="008D69CE" w:rsidRPr="00A90862">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>informes@aldeser.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008D69CE" w:rsidRPr="00A90862">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A8BC9F" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSEncabezadoSeccionArtDiv"/>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
@@ -905,113 +936,113 @@
         <w:t xml:space="preserve"> de la temática descrita. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E77276" w14:textId="77777777" w:rsidR="008A0018" w:rsidRDefault="008A0018" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSTextoArtDiv"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D29D590" w14:textId="716769BD" w:rsidR="008A0018" w:rsidRDefault="008A0018" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSTextoArtDiv"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Los temas seleccionados deberán ir más allá de los conceptos básicos que se pueden encontrar en páginas web, se busca transmitir un aporte científico novedoso para el lector en las áreas de Energías Renovables y Desarrollo Sustentable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DC0226" w14:textId="6B46F175" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="008D69CE" w:rsidP="00BE6A32">
+    <w:p w14:paraId="26DC0226" w14:textId="34DFAFE2" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="008D69CE" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSSubseccionArtDiv"/>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
-        <w:t>Para Subsecciones en el texto utilice este estilo.</w:t>
+        <w:t>Para Subsecciones en el texto utilice este estilo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614B3CA7" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSTextoArtDiv"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Todas las figuras y tablas deberán citarse en el texto como Figura 1, Tabla 1, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E62AC22" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSTextoArtDiv"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A72698B" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="003716EB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EC583BC" wp14:editId="62C677BD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EC583BC" wp14:editId="76FD3238">
             <wp:extent cx="2976956" cy="1011900"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="2" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="15048" t="38977" r="14524" b="37084"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3032419" cy="1030752"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -1060,379 +1091,374 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2127"/>
       </w:tblGrid>
       <w:tr w:rsidR="003716EB" w:rsidRPr="00BE6A32" w14:paraId="66F62875" w14:textId="77777777" w:rsidTr="00BF0FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02673DFD" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="00BE6A32" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSeccionesTablaArtDiv"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE6A32">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Título 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DC1D2D3" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="00BE6A32" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSeccionesTablaArtDiv"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE6A32">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Título 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FC1C02C" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="00BE6A32" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSeccionesTablaArtDiv"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE6A32">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Título 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003716EB" w:rsidRPr="007D651D" w14:paraId="6CB5B7D5" w14:textId="77777777" w:rsidTr="00BF0FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C7AED7E" w14:textId="6E8B0255" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="0027142C" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSeccionesTablaArtDiv"/>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Categoría</w:t>
             </w:r>
             <w:r w:rsidR="003716EB" w:rsidRPr="007D651D">
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62F5BE35" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSeccionesTablaArtDiv"/>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="007D651D">
               <w:t>dato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="088EE361" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSeccionesTablaArtDiv"/>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="007D651D">
               <w:t>dato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003716EB" w:rsidRPr="007D651D" w14:paraId="512F5749" w14:textId="77777777" w:rsidTr="00BF0FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="125A5E0B" w14:textId="5E627B3A" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="0027142C" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSeccionesTablaArtDiv"/>
             </w:pPr>
             <w:r>
               <w:t>Categoría</w:t>
             </w:r>
             <w:r w:rsidRPr="007D651D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003716EB" w:rsidRPr="007D651D">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FD6829F" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSeccionesTablaArtDiv"/>
             </w:pPr>
             <w:r w:rsidRPr="007D651D">
               <w:t>dato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="535DD132" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSeccionesTablaArtDiv"/>
             </w:pPr>
             <w:r w:rsidRPr="007D651D">
               <w:t>dato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003716EB" w:rsidRPr="007D651D" w14:paraId="769C518C" w14:textId="77777777" w:rsidTr="00BF0FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2034697B" w14:textId="3B949AD0" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="0027142C" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSeccionesTablaArtDiv"/>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Categoría</w:t>
             </w:r>
             <w:r w:rsidRPr="007D651D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003716EB" w:rsidRPr="007D651D">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15BF64FC" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSeccionesTablaArtDiv"/>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="007D651D">
               <w:t>dato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A91CE18" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSeccionesTablaArtDiv"/>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="007D651D">
               <w:t>dato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65F1581A" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
+    <w:p w14:paraId="65F1581A" w14:textId="1481FB3F" w:rsidR="003716EB" w:rsidRPr="00CD6CBB" w:rsidRDefault="00CD6CBB" w:rsidP="00CD6CBB">
+      <w:pPr>
+        <w:pStyle w:val="TERYSNotaTablaArtDiv"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6CBB">
+        <w:t>Nota de la Tabla</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27670822" w14:textId="77777777" w:rsidR="00CD6CBB" w:rsidRPr="007D651D" w:rsidRDefault="00CD6CBB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSTextoArtDiv"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76CDBB07" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSTextoArtDiv"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Otros casos por ejemplo (Figura 2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8CF6B9" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSTextoArtDiv"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4057"/>
         <w:gridCol w:w="2747"/>
       </w:tblGrid>
       <w:tr w:rsidR="003716EB" w:rsidRPr="007D651D" w14:paraId="140F60C0" w14:textId="77777777" w:rsidTr="0027142C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33E208B9" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BF0FC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D651D">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="080CB4DD" wp14:editId="745101FF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="080CB4DD" wp14:editId="4A31E3CE">
                   <wp:extent cx="2072640" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                   <wp:docPr id="7" name="Imagen 7" descr="Diseños Power Point para Gráficos y Datos"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7" descr="Diseños Power Point para Gráficos y Datos"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10" cstate="print">
+                          <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2072640" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -1453,87 +1479,86 @@
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5598A309" wp14:editId="525A7BED">
                   <wp:extent cx="1104138" cy="1334530"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                   <wp:docPr id="298815171" name="Imagen 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="298815171" name="Imagen 298815171"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11" cstate="print">
+                          <a:blip r:embed="rId12" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1131603" cy="1367725"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003716EB" w:rsidRPr="007D651D" w14:paraId="14A8BFB3" w14:textId="77777777" w:rsidTr="0027142C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CFF50E9" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSubindiceFiguraArtDiv"/>
             </w:pPr>
             <w:r w:rsidRPr="007D651D">
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59CFD199" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
             <w:pPr>
               <w:pStyle w:val="TERYSSubindiceFiguraArtDiv"/>
             </w:pPr>
             <w:r w:rsidRPr="007D651D">
               <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1748,51 +1773,51 @@
       <w:r w:rsidRPr="007D651D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nature</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D651D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">590 </w:t>
       </w:r>
       <w:r w:rsidRPr="007D651D">
         <w:t xml:space="preserve">(7847), 587-593, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="007D651D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/s41586-021-03285-w</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D651D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5171F409" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSBibliografaArtDiv"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BABE1AD" w14:textId="77777777" w:rsidR="003716EB" w:rsidRPr="007D651D" w:rsidRDefault="003716EB" w:rsidP="00BE6A32">
       <w:pPr>
         <w:pStyle w:val="TERYSBibliografaArtDiv"/>
         <w:rPr>
           <w:b/>
@@ -2422,174 +2447,174 @@
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C133B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>IEPA.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="007C2D7F" w:rsidRPr="000F5F6E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Calibri"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://iepa.org.au/network-news/it-doesnt-need-to-be-this-way-the-promise-of-specialised-early-intervention-in-psychosis-services/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009C133B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008D69CE" w:rsidRPr="009C133B" w:rsidSect="0097756B">
-      <w:headerReference w:type="default" r:id="rId14"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1021" w:right="851" w:bottom="851" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4419A0F9" w14:textId="77777777" w:rsidR="00D53F01" w:rsidRDefault="00D53F01" w:rsidP="00655ED9">
+    <w:p w14:paraId="1099C382" w14:textId="77777777" w:rsidR="00EA072A" w:rsidRDefault="00EA072A" w:rsidP="00655ED9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F707271" w14:textId="77777777" w:rsidR="00D53F01" w:rsidRDefault="00D53F01" w:rsidP="00655ED9">
+    <w:p w14:paraId="45DC6D64" w14:textId="77777777" w:rsidR="00EA072A" w:rsidRDefault="00EA072A" w:rsidP="00655ED9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="34466945"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="34696CAC" w14:textId="77777777" w:rsidR="00B773B8" w:rsidRDefault="00B773B8" w:rsidP="00393447">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -2597,51 +2622,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4B7AD6DA" w14:textId="77777777" w:rsidR="00B773B8" w:rsidRDefault="00B773B8" w:rsidP="00B773B8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:id w:val="1090281019"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="5CCD9F06" w14:textId="77777777" w:rsidR="00B773B8" w:rsidRPr="00102F77" w:rsidRDefault="00B773B8" w:rsidP="00D158D2">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10977" w:y="322"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:color w:val="000000"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00102F77">
           <w:rPr>
@@ -2704,132 +2729,132 @@
               </wp:positionV>
               <wp:extent cx="5309235" cy="323215"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="28" name="Cuadro de texto 28"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5309235" cy="323215"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="50B186AB" w14:textId="244FB3AD" w:rsidR="00342592" w:rsidRPr="004C13C5" w:rsidRDefault="003716EB" w:rsidP="00342592">
+                        <w:p w14:paraId="50B186AB" w14:textId="74150DAA" w:rsidR="00342592" w:rsidRPr="004C13C5" w:rsidRDefault="003716EB" w:rsidP="00342592">
                           <w:pPr>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve">TERYS </w:t>
                           </w:r>
                           <w:r w:rsidR="00342592">
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>202</w:t>
                           </w:r>
-                          <w:r w:rsidR="005E030A">
+                          <w:r w:rsidR="00CD6CBB">
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
-                            <w:t>5</w:t>
+                            <w:t>6</w:t>
                           </w:r>
                           <w:r w:rsidR="00342592" w:rsidRPr="004C13C5">
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>,</w:t>
                           </w:r>
                           <w:r w:rsidR="00342592">
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="005E030A">
+                          <w:r w:rsidR="00CD6CBB">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
-                            <w:t>4</w:t>
+                            <w:t>5</w:t>
                           </w:r>
                           <w:r w:rsidR="00342592">
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>(</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00CD6CBB">
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidR="00342592">
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>)</w:t>
                           </w:r>
                           <w:r w:rsidR="00342592" w:rsidRPr="004C13C5">
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>, 1-</w:t>
                           </w:r>
                           <w:r w:rsidR="00342592">
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
@@ -2844,132 +2869,132 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2A308678" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Cuadro de texto 28" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:1.55pt;margin-top:12.7pt;width:418.05pt;height:25.45pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAVAz7LGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JlO20Ey4GbwEWB&#13;&#10;IAngFDnTFGkJILksSVtyv75Lyi+kPRW9ULvc1T5mhvO7XiuyF863YCo6HuWUCMOhbs22oj9eV5++&#13;&#10;UOIDMzVTYERFD8LTu8XHD/POlqKABlQtHMEixpedrWgTgi2zzPNGaOZHYIXBoASnWUDXbbPasQ6r&#13;&#10;a5UVeX6TdeBq64AL7/H2YQjSRaovpeDhWUovAlEVxdlCOl06N/HMFnNWbh2zTcuPY7B/mEKz1mDT&#13;&#10;c6kHFhjZufaPUrrlDjzIMOKgM5Cy5SLtgNuM83fbrBtmRdoFwfH2DJP/f2X5035tXxwJ/VfokcAI&#13;&#10;SGd96fEy7tNLp+MXJyUYRwgPZ9hEHwjHy9kkvy0mM0o4xibFpBjPYpns8rd1PnwToEk0KuqQloQW&#13;&#10;2z/6MKSeUmIzA6tWqUSNMqSr6M1klqcfzhEsrgz2uMwardBvetLWV3tsoD7geg4G5r3lqxZneGQ+&#13;&#10;vDCHVONGKN/wjIdUgL3gaFHSgPv1t/uYjwxglJIOpVNR/3PHnKBEfTfIze14Oo1aS8509rlAx11H&#13;&#10;NtcRs9P3gOoc40OxPJkxP6iTKR3oN1T5MnbFEDMce1c0nMz7MAgaXwkXy2VKQnVZFh7N2vJYOqIa&#13;&#10;EX7t35izRxoCEvgEJ5Gx8h0bQ+7Ax3IXQLaJqojzgOoRflRmIvv4iqL0r/2UdXnri98AAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQCUPd+W4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/W&#13;&#10;InGjThNaQhqnqoIqJFQOfVx628RuEuFHiN028PUsJ7isNJrHzuTL0Wh2UYPvnBUwnUTAlK2d7Gwj&#13;&#10;4LBfP6TAfEArUTurBHwpD8vi9ibHTLqr3arLLjSMQqzPUEAbQp9x7utWGfQT1ytL3MkNBgPBoeFy&#13;&#10;wCuFG83jKJpzg52lDy32qmxV/bE7GwFv5fodt1Vs0m9dvm5Oq/7zcJwJcX83vizorBbAghrDnwN+&#13;&#10;N1B/KKhY5c5WeqYFJFMSCohnj8CITpPnGFgl4GmeAC9y/n9E8QMAAP//AwBQSwECLQAUAAYACAAA&#13;&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#13;&#10;ABQABgAIAAAAIQAVAz7LGgIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQCUPd+W4wAAAAwBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54&#13;&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="50B186AB" w14:textId="244FB3AD" w:rsidR="00342592" w:rsidRPr="004C13C5" w:rsidRDefault="003716EB" w:rsidP="00342592">
+                  <w:p w14:paraId="50B186AB" w14:textId="74150DAA" w:rsidR="00342592" w:rsidRPr="004C13C5" w:rsidRDefault="003716EB" w:rsidP="00342592">
                     <w:pPr>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve">TERYS </w:t>
                     </w:r>
                     <w:r w:rsidR="00342592">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>202</w:t>
                     </w:r>
-                    <w:r w:rsidR="005E030A">
+                    <w:r w:rsidR="00CD6CBB">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
-                      <w:t>5</w:t>
+                      <w:t>6</w:t>
                     </w:r>
                     <w:r w:rsidR="00342592" w:rsidRPr="004C13C5">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>,</w:t>
                     </w:r>
                     <w:r w:rsidR="00342592">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="005E030A">
+                    <w:r w:rsidR="00CD6CBB">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
-                      <w:t>4</w:t>
+                      <w:t>5</w:t>
                     </w:r>
                     <w:r w:rsidR="00342592">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>(</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00CD6CBB">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidR="00342592">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                     <w:r w:rsidR="00342592" w:rsidRPr="004C13C5">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>, 1-</w:t>
                     </w:r>
                     <w:r w:rsidR="00342592">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
@@ -3041,51 +3066,51 @@
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="193FA69A" id="Conector recto 5" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-3.1pt,10.55pt" to="530pt,10.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDxszxJzAEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xka9IacXpo0V2G&#13;&#10;rdhH74pMxQL0BUqLnX8/Sk7cbsMOG3YRLJLvke+J3t6O1rAjYNTetXy5qDkDJ32n3aHl374+vLnm&#13;&#10;LCbhOmG8g5afIPLb3etX2yE0sPK9Nx0gIxIXmyG0vE8pNFUVZQ9WxIUP4CipPFqR6IqHqkMxELs1&#13;&#10;1aqu19XgsQvoJcRI0fspyXeFXymQ6ZNSERIzLafZUjmxnPt8VrutaA4oQq/leQzxD1NYoR01nanu&#13;&#10;RRLsO+rfqKyW6KNXaSG9rbxSWkLRQGqW9S9qvvQiQNFC5sQw2xT/H638eLxzj0g2DCE2MTxiVjEq&#13;&#10;tEwZHZ7oTYsumpSNxbbTbBuMiUkKrjeb+u2G3JWXXDVRZKqAMb0Hb1n+aLnRLisSjTh+iInaUuml&#13;&#10;JIeNYwP1vKmv6lIWvdHdgzYmJyMe9ncG2VHQay5X767W1/kBieJFGd2Mo+CznvKVTgamBp9BMd3R&#13;&#10;3JOysmow0wopwaXlmdc4qs4wRSPMwPNoeUf/BDzXZyiUNfwb8Iwonb1LM9hq53Ey5ufuabyMrKb6&#13;&#10;iwOT7mzB3nen8tLFGtqn4tx59/PCvrwX+PMfuvsBAAD//wMAUEsDBBQABgAIAAAAIQAyUtc03wAA&#13;&#10;AA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctqSVKKhrOiEmTsCBDXFOG9NW&#13;&#10;a5yqSbby7/HEAS6W7Gc/v6/aLm4UJ5zD4ElDtlYgkFpvB+o0fByeVw8gQjRkzegJNXxjgG19fVWZ&#13;&#10;0vozveNpHzvBJhRKo6GPcSqlDG2PzoS1n5BY+/KzM5HbuZN2Nmc2d6PMlSqkMwPxh95M+NRje9wn&#13;&#10;p6HZTXd+TEVKr/dojy9vLveHT61vb5bdhsvjBkTEJf5dwIWB80PNwRqfyAYxalgVOW9qyLMMxEVX&#13;&#10;hWLC5nci60r+x6h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#13;&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#13;&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPGzPEnMAQAA6QMAAA4A&#13;&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADJS1zTfAAAADgEA&#13;&#10;AA8AAAAAAAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#13;&#10;" strokecolor="#124568" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="1195889476"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="02098DD5" w14:textId="77777777" w:rsidR="00FF6B7E" w:rsidRDefault="00FF6B7E" w:rsidP="00D158D2">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10980" w:y="282"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
@@ -3249,70 +3274,70 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53AEAE78" w14:textId="77777777" w:rsidR="00D53F01" w:rsidRDefault="00D53F01" w:rsidP="00655ED9">
+    <w:p w14:paraId="01E1B93B" w14:textId="77777777" w:rsidR="00EA072A" w:rsidRDefault="00EA072A" w:rsidP="00655ED9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0954276B" w14:textId="77777777" w:rsidR="00D53F01" w:rsidRDefault="00D53F01" w:rsidP="00655ED9">
+    <w:p w14:paraId="4917D8CC" w14:textId="77777777" w:rsidR="00EA072A" w:rsidRDefault="00EA072A" w:rsidP="00655ED9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E1F365C" w14:textId="77777777" w:rsidR="00655ED9" w:rsidRDefault="00342592">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CBAC8F" wp14:editId="34A7BE9F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5614035</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-264795</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="934720" cy="283210"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="16" name="Imagen 16"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3621,51 +3646,51 @@
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="7212E70D" id="Conector recto 8" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-2.95pt,9.95pt" to="530.15pt,9.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDxszxJzAEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xka9IacXpo0V2G&#13;&#10;rdhH74pMxQL0BUqLnX8/Sk7cbsMOG3YRLJLvke+J3t6O1rAjYNTetXy5qDkDJ32n3aHl374+vLnm&#13;&#10;LCbhOmG8g5afIPLb3etX2yE0sPK9Nx0gIxIXmyG0vE8pNFUVZQ9WxIUP4CipPFqR6IqHqkMxELs1&#13;&#10;1aqu19XgsQvoJcRI0fspyXeFXymQ6ZNSERIzLafZUjmxnPt8VrutaA4oQq/leQzxD1NYoR01nanu&#13;&#10;RRLsO+rfqKyW6KNXaSG9rbxSWkLRQGqW9S9qvvQiQNFC5sQw2xT/H638eLxzj0g2DCE2MTxiVjEq&#13;&#10;tEwZHZ7oTYsumpSNxbbTbBuMiUkKrjeb+u2G3JWXXDVRZKqAMb0Hb1n+aLnRLisSjTh+iInaUuml&#13;&#10;JIeNYwP1vKmv6lIWvdHdgzYmJyMe9ncG2VHQay5X767W1/kBieJFGd2Mo+CznvKVTgamBp9BMd3R&#13;&#10;3JOysmow0wopwaXlmdc4qs4wRSPMwPNoeUf/BDzXZyiUNfwb8Iwonb1LM9hq53Ey5ufuabyMrKb6&#13;&#10;iwOT7mzB3nen8tLFGtqn4tx59/PCvrwX+PMfuvsBAAD//wMAUEsDBBQABgAIAAAAIQCx/gxz3gAA&#13;&#10;AA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/BTsMwDL0j8Q+RkbhtCUMrrGs6ISZOwGEb4pw2pq3W&#13;&#10;OFWTbOXv8cQBLrb8nv38XrGZXC9OOIbOk4a7uQKBVHvbUaPh4/AyewQRoiFrek+o4RsDbMrrq8Lk&#13;&#10;1p9ph6d9bASLUMiNhjbGIZcy1C06E+Z+QGLuy4/ORB7HRtrRnFnc9XKhVCad6Yg/tGbA5xbr4z45&#13;&#10;DdV2WPo+ZSm9PaA9vr67hT98an17M23XXJ7WICJO8e8CLhnYP5RsrPKJbBC9htlyxZuMr7hfeJWp&#13;&#10;exDVLyLLQv6PUf4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#13;&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#13;&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8bM8ScwBAADpAwAADgAA&#13;&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsf4Mc94AAAAOAQAA&#13;&#10;DwAAAAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#13;&#10;" strokecolor="#124568" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2627CDAD" w14:textId="77777777" w:rsidR="00FF6B7E" w:rsidRDefault="003716EB">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00FF6B7E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1138C182" wp14:editId="49645944">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5592445</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-320252</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="812800" cy="327025"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Imagen 9"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3807,51 +3832,51 @@
               </wp:positionV>
               <wp:extent cx="5309235" cy="323215"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Cuadro de texto 11"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5309235" cy="323215"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="13C5364B" w14:textId="1E5921C3" w:rsidR="00FF6B7E" w:rsidRPr="00BB2747" w:rsidRDefault="003716EB" w:rsidP="00FF6B7E">
+                        <w:p w14:paraId="13C5364B" w14:textId="453C4C84" w:rsidR="00FF6B7E" w:rsidRPr="00BB2747" w:rsidRDefault="003716EB" w:rsidP="00FF6B7E">
                           <w:pPr>
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>Tendencias en Energías Renovables y Sustentabilidad</w:t>
                           </w:r>
                           <w:r w:rsidR="00FF6B7E" w:rsidRPr="00BB2747">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
@@ -3862,82 +3887,82 @@
                             </w:rPr>
                             <w:t xml:space="preserve"> (</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>TERYS</w:t>
                           </w:r>
                           <w:r w:rsidR="00FF6B7E" w:rsidRPr="00BB2747">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve">), Vol. </w:t>
                           </w:r>
-                          <w:r w:rsidR="005E030A">
+                          <w:r w:rsidR="00CD6CBB">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
-                            <w:t>4</w:t>
+                            <w:t>5</w:t>
                           </w:r>
                           <w:r w:rsidR="00FF6B7E" w:rsidRPr="00BB2747">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve">, No. </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00CD6CBB">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidR="00FF6B7E" w:rsidRPr="00BB2747">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>,</w:t>
                           </w:r>
                           <w:r w:rsidR="00FF6B7E">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> 1-</w:t>
                           </w:r>
                           <w:r w:rsidR="008D69CE">
                             <w:rPr>
@@ -3958,51 +3983,51 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4A980AD1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Cuadro de texto 11" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-20.55pt;width:418.05pt;height:25.45pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDV059vHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JlO20Ey4GbwEWB&#13;&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9ULvc1T5mhvO7vtVkL5xXYCo6HuWUCMOhVmZb0R+vq09f&#13;&#10;KPGBmZppMKKiB+Hp3eLjh3lnS1FAA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoCu22a1Yx1W&#13;&#10;b3VW5PlN1oGrrQMuvMfbhyFIF6m+lIKHZym9CERXFGcL6XTp3MQzW8xZuXXMNoofx2D/MEXLlMGm&#13;&#10;51IPLDCyc+qPUq3iDjzIMOLQZiCl4iLtgNuM83fbrBtmRdoFwfH2DJP/f2X5035tXxwJ/VfokcAI&#13;&#10;SGd96fEy7tNL18YvTkowjhAezrCJPhCOl7NJfltMZpRwjE2KSTGexTLZ5W/rfPgmoCXRqKhDWhJa&#13;&#10;bP/ow5B6SonNDKyU1okabUhX0ZvJLE8/nCNYXBvscZk1WqHf9ETVFS1Oe2ygPuB6DgbmveUrhTM8&#13;&#10;Mh9emEOqcSOUb3jGQ2rAXnC0KGnA/frbfcxHBjBKSYfSqaj/uWNOUKK/G+TmdjydRq0lZzr7XKDj&#13;&#10;riOb64jZtfeA6hzjQ7E8mTE/6JMpHbRvqPJl7IohZjj2rmg4mfdhEDS+Ei6Wy5SE6rIsPJq15bF0&#13;&#10;RDUi/Nq/MWePNAQk8AlOImPlOzaG3IGP5S6AVImqiPOA6hF+VGYi+/iKovSv/ZR1eeuL3wAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAAMdyQHjAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m&#13;&#10;/ofNmHiDbVFJKd0SUkNMjBxALt623aFt6M7W7gLVX+940stkJi/vzfuy1Wg7ccHBt44UxNMIBFLl&#13;&#10;TEu1gsP7ZpKA8EGT0Z0jVPCFHlb57U2mU+OutMPLPtSCQ8inWkETQp9K6asGrfZT1yOxdnSD1YHP&#13;&#10;oZZm0FcOt52cRdFcWt0Sf2h0j0WD1Wl/tgpei81W78qZTb674uXtuO4/Dx9PSt3fjc9LHusliIBj&#13;&#10;+HPALwP3h5yLle5MxotOAdMEBZPHOAbBcvIw56VUsEhA5pn8z5D/AAAA//8DAFBLAQItABQABgAI&#13;&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#13;&#10;Ai0AFAAGAAgAAAAhANXTn28cAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhAAMdyQHjAAAACwEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2&#13;&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="13C5364B" w14:textId="1E5921C3" w:rsidR="00FF6B7E" w:rsidRPr="00BB2747" w:rsidRDefault="003716EB" w:rsidP="00FF6B7E">
+                  <w:p w14:paraId="13C5364B" w14:textId="453C4C84" w:rsidR="00FF6B7E" w:rsidRPr="00BB2747" w:rsidRDefault="003716EB" w:rsidP="00FF6B7E">
                     <w:pPr>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>Tendencias en Energías Renovables y Sustentabilidad</w:t>
                     </w:r>
                     <w:r w:rsidR="00FF6B7E" w:rsidRPr="00BB2747">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
@@ -4013,130 +4038,130 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> (</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>TERYS</w:t>
                     </w:r>
                     <w:r w:rsidR="00FF6B7E" w:rsidRPr="00BB2747">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve">), Vol. </w:t>
                     </w:r>
-                    <w:r w:rsidR="005E030A">
+                    <w:r w:rsidR="00CD6CBB">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
-                      <w:t>4</w:t>
+                      <w:t>5</w:t>
                     </w:r>
                     <w:r w:rsidR="00FF6B7E" w:rsidRPr="00BB2747">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve">, No. </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00CD6CBB">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidR="00FF6B7E" w:rsidRPr="00BB2747">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>,</w:t>
                     </w:r>
                     <w:r w:rsidR="00FF6B7E">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 1-</w:t>
                     </w:r>
                     <w:r w:rsidR="008D69CE">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="069E153F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B488DA6"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4445,133 +4470,140 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1993023815">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="633491022">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="543106067">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="118"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="151"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5025" w:allStyles="1" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D69CE"/>
     <w:rsid w:val="000040D9"/>
     <w:rsid w:val="000266D9"/>
     <w:rsid w:val="00032003"/>
     <w:rsid w:val="00035FF6"/>
     <w:rsid w:val="000423E4"/>
+    <w:rsid w:val="000650EC"/>
     <w:rsid w:val="00072AFE"/>
     <w:rsid w:val="00083965"/>
     <w:rsid w:val="000A406E"/>
     <w:rsid w:val="000A61F8"/>
     <w:rsid w:val="000C0777"/>
     <w:rsid w:val="000D2E80"/>
     <w:rsid w:val="000E084D"/>
     <w:rsid w:val="000F0FB3"/>
     <w:rsid w:val="00102F77"/>
+    <w:rsid w:val="00114353"/>
     <w:rsid w:val="00115D1F"/>
     <w:rsid w:val="00141C36"/>
     <w:rsid w:val="00167D9C"/>
     <w:rsid w:val="00176263"/>
     <w:rsid w:val="00182D88"/>
     <w:rsid w:val="00184BA2"/>
     <w:rsid w:val="0019757F"/>
     <w:rsid w:val="001B36E7"/>
     <w:rsid w:val="001C03CB"/>
     <w:rsid w:val="001D0254"/>
     <w:rsid w:val="001D23A9"/>
     <w:rsid w:val="001E659B"/>
+    <w:rsid w:val="001F564E"/>
     <w:rsid w:val="001F6B12"/>
     <w:rsid w:val="001F783C"/>
     <w:rsid w:val="00213C7F"/>
+    <w:rsid w:val="00223F35"/>
     <w:rsid w:val="00247DAC"/>
     <w:rsid w:val="00265333"/>
     <w:rsid w:val="0027142C"/>
     <w:rsid w:val="00286926"/>
     <w:rsid w:val="002E527D"/>
     <w:rsid w:val="00307D26"/>
     <w:rsid w:val="00335671"/>
     <w:rsid w:val="00335C48"/>
     <w:rsid w:val="003414D2"/>
     <w:rsid w:val="00342592"/>
     <w:rsid w:val="00354964"/>
     <w:rsid w:val="003559F9"/>
     <w:rsid w:val="00370774"/>
     <w:rsid w:val="003716EB"/>
     <w:rsid w:val="00385817"/>
     <w:rsid w:val="00385FA2"/>
     <w:rsid w:val="00392429"/>
     <w:rsid w:val="003947AF"/>
     <w:rsid w:val="00395D3A"/>
     <w:rsid w:val="003A59AD"/>
+    <w:rsid w:val="003D63DE"/>
     <w:rsid w:val="003F639D"/>
     <w:rsid w:val="004412EA"/>
+    <w:rsid w:val="0044429C"/>
     <w:rsid w:val="00446C59"/>
     <w:rsid w:val="004C4994"/>
     <w:rsid w:val="004F30D1"/>
     <w:rsid w:val="00506941"/>
+    <w:rsid w:val="0051709E"/>
     <w:rsid w:val="00562679"/>
     <w:rsid w:val="0057050D"/>
     <w:rsid w:val="00573A14"/>
     <w:rsid w:val="0059526E"/>
     <w:rsid w:val="005C3750"/>
     <w:rsid w:val="005D15A7"/>
     <w:rsid w:val="005E030A"/>
     <w:rsid w:val="006029F1"/>
     <w:rsid w:val="00612303"/>
     <w:rsid w:val="006433B8"/>
     <w:rsid w:val="006465B9"/>
     <w:rsid w:val="00655ED9"/>
     <w:rsid w:val="00656B76"/>
     <w:rsid w:val="006A3128"/>
     <w:rsid w:val="006B37C2"/>
     <w:rsid w:val="006D45A2"/>
     <w:rsid w:val="006E3BAB"/>
     <w:rsid w:val="007106D7"/>
     <w:rsid w:val="007563E0"/>
     <w:rsid w:val="007601F9"/>
     <w:rsid w:val="00763270"/>
     <w:rsid w:val="0076662C"/>
     <w:rsid w:val="00776284"/>
     <w:rsid w:val="0079339F"/>
     <w:rsid w:val="007C2D7F"/>
@@ -4585,133 +4617,138 @@
     <w:rsid w:val="008B561D"/>
     <w:rsid w:val="008D69CE"/>
     <w:rsid w:val="009055CA"/>
     <w:rsid w:val="009171C0"/>
     <w:rsid w:val="009340D1"/>
     <w:rsid w:val="009532C6"/>
     <w:rsid w:val="00974F97"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="009876AD"/>
     <w:rsid w:val="009944A2"/>
     <w:rsid w:val="009A25C8"/>
     <w:rsid w:val="009C133B"/>
     <w:rsid w:val="009F62DB"/>
     <w:rsid w:val="00A21942"/>
     <w:rsid w:val="00A36EB1"/>
     <w:rsid w:val="00A8180A"/>
     <w:rsid w:val="00A90862"/>
     <w:rsid w:val="00A97C44"/>
     <w:rsid w:val="00AB0D86"/>
     <w:rsid w:val="00AB7B17"/>
     <w:rsid w:val="00AD0092"/>
     <w:rsid w:val="00AE12FB"/>
     <w:rsid w:val="00AE4168"/>
     <w:rsid w:val="00AF6154"/>
     <w:rsid w:val="00AF73BC"/>
+    <w:rsid w:val="00B030F2"/>
     <w:rsid w:val="00B26F08"/>
     <w:rsid w:val="00B32450"/>
     <w:rsid w:val="00B42BBB"/>
     <w:rsid w:val="00B773B8"/>
     <w:rsid w:val="00BB2747"/>
     <w:rsid w:val="00BD77EE"/>
     <w:rsid w:val="00BE6A32"/>
-    <w:rsid w:val="00BE777E"/>
     <w:rsid w:val="00BF7128"/>
     <w:rsid w:val="00C250FC"/>
     <w:rsid w:val="00C43956"/>
     <w:rsid w:val="00C626B9"/>
     <w:rsid w:val="00C6714A"/>
     <w:rsid w:val="00C779AB"/>
     <w:rsid w:val="00C85003"/>
     <w:rsid w:val="00CA7EF9"/>
     <w:rsid w:val="00CB54D7"/>
     <w:rsid w:val="00CC1738"/>
+    <w:rsid w:val="00CD6CBB"/>
     <w:rsid w:val="00CE1ED5"/>
     <w:rsid w:val="00CF09DB"/>
     <w:rsid w:val="00CF7ADF"/>
     <w:rsid w:val="00D07272"/>
     <w:rsid w:val="00D158D2"/>
     <w:rsid w:val="00D2671B"/>
     <w:rsid w:val="00D526A4"/>
     <w:rsid w:val="00D5281E"/>
-    <w:rsid w:val="00D53F01"/>
     <w:rsid w:val="00D644ED"/>
     <w:rsid w:val="00D651B6"/>
     <w:rsid w:val="00D70B3A"/>
     <w:rsid w:val="00D82B10"/>
     <w:rsid w:val="00D87794"/>
     <w:rsid w:val="00DB594A"/>
     <w:rsid w:val="00DB5C50"/>
     <w:rsid w:val="00DB621D"/>
     <w:rsid w:val="00DF6D04"/>
     <w:rsid w:val="00E059EF"/>
     <w:rsid w:val="00E103C5"/>
+    <w:rsid w:val="00E35CD0"/>
     <w:rsid w:val="00E42964"/>
     <w:rsid w:val="00E63D51"/>
+    <w:rsid w:val="00E77132"/>
     <w:rsid w:val="00E81092"/>
+    <w:rsid w:val="00EA072A"/>
     <w:rsid w:val="00EA4C8B"/>
     <w:rsid w:val="00EB6C0C"/>
     <w:rsid w:val="00EC4BBB"/>
     <w:rsid w:val="00ED5135"/>
+    <w:rsid w:val="00EE7965"/>
     <w:rsid w:val="00F24A8E"/>
     <w:rsid w:val="00F6691B"/>
     <w:rsid w:val="00F7409F"/>
     <w:rsid w:val="00F93B67"/>
     <w:rsid w:val="00FA548D"/>
+    <w:rsid w:val="00FB5943"/>
     <w:rsid w:val="00FF4B0C"/>
     <w:rsid w:val="00FF6B7E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0C8B3009"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5631,55 +5668,70 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="009C133B"/>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="009C133B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TERYSNotaTablaArtDiv">
+    <w:name w:val="TERYS_Nota_Tabla_Art_Div"/>
+    <w:basedOn w:val="TERYSTextoArtDiv"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD6CBB"/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="2127"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="956062835">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1611551995">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5712,51 +5764,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1194267946">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:informes@aldeser.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iepa.org.au/network-news/it-doesnt-need-to-be-this-way-the-promise-of-specialised-early-intervention-in-psychosis-services/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41586-021-03285-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e-mail@mail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41586-021-03285-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:informes@aldeser.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iepa.org.au/network-news/it-doesnt-need-to-be-this-way-the-promise-of-specialised-early-intervention-in-psychosis-services/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -6040,72 +6092,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBB6707E-1A29-864E-841F-74A5C8229FBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Plantilla_ArticulosDivulgacion_TERYS_V4N1.dotx</Template>
+  <Template>Plantilla_ArticulosDivulgacion_TERYS.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>771</Words>
-  <Characters>4243</Characters>
+  <Words>783</Words>
+  <Characters>4311</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5004</CharactersWithSpaces>
+  <CharactersWithSpaces>5084</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Editor CIDSER</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>