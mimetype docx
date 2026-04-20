--- v0 (2025-11-04)
+++ v1 (2026-04-20)
@@ -8,51 +8,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="30B0D1E4" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="00CF09DB">
       <w:pPr>
         <w:pStyle w:val="REBSarticletitle"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00286926" w:rsidRPr="00E81092">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>itle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A70E72E" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00286926" w:rsidP="00CF09DB">
       <w:pPr>
         <w:pStyle w:val="REBSauthors"/>
       </w:pPr>
@@ -158,190 +158,250 @@
       </w:r>
       <w:r w:rsidRPr="00E81092">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E527D" w:rsidRPr="00E81092">
         <w:t>Laboratory, Department, Institution, City, State, Country (First Author)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4200A271" w14:textId="77777777" w:rsidR="00286926" w:rsidRPr="00E81092" w:rsidRDefault="00286926" w:rsidP="00286926">
       <w:pPr>
         <w:pStyle w:val="REBSaffiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E81092">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E527D" w:rsidRPr="00E81092">
         <w:t>Laboratory, Department, Institution, City, State, Country (Second Author)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D64AF8E" w14:textId="77777777" w:rsidR="00286926" w:rsidRPr="00E81092" w:rsidRDefault="00286926" w:rsidP="00286926">
+    <w:p w14:paraId="2D64AF8E" w14:textId="3F946FF5" w:rsidR="00286926" w:rsidRPr="00E81092" w:rsidRDefault="00AA0281" w:rsidP="00286926">
       <w:pPr>
         <w:pStyle w:val="REBSaffiliation"/>
       </w:pPr>
+      <w:r w:rsidRPr="00AA0281">
+        <w:t>* Corresponding author: e-mail@mail.com; Tel.: optional, including country code; ORCID: 0000-0000-0000-0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAFA0A6" w14:textId="77777777" w:rsidR="00335671" w:rsidRPr="00E81092" w:rsidRDefault="00335671" w:rsidP="00CA7EF9">
+      <w:pPr>
+        <w:pStyle w:val="REBSreceived"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB2AD6A" w14:textId="29EB117C" w:rsidR="00CA7EF9" w:rsidRDefault="00286926" w:rsidP="00CA7EF9">
+      <w:pPr>
+        <w:pStyle w:val="REBSreceived"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E81092">
-        <w:t>* Corresponding author: e-mail@mail.com; Tel.: (optional, including country code)</w:t>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Received:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7EF9" w:rsidRPr="00E81092">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CA7EF9" w:rsidRPr="00E81092">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Received:</w:t>
+        <w:t>Accepted:</w:t>
       </w:r>
       <w:r w:rsidR="00CA7EF9" w:rsidRPr="00E81092">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CA7EF9" w:rsidRPr="00E81092">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Accepted:</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Published:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0A7E4A" w14:textId="3F9BB839" w:rsidR="00342592" w:rsidRPr="00E81092" w:rsidRDefault="00342592" w:rsidP="00342592">
+    <w:p w14:paraId="3A0A7E4A" w14:textId="738AC33D" w:rsidR="00342592" w:rsidRPr="00E81092" w:rsidRDefault="00342592" w:rsidP="00342592">
       <w:pPr>
         <w:pStyle w:val="REBSDOI"/>
       </w:pPr>
       <w:r w:rsidRPr="00E92C32">
         <w:t>DOI:</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="77B37C51" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="001F783C">
+      <w:r w:rsidR="00AA0281">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0281">
+        <w:t>To be assigned by the editorial team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B37C51" w14:textId="6D7FA15E" w:rsidR="00E63D51" w:rsidRDefault="00E63D51" w:rsidP="001F783C">
       <w:pPr>
         <w:pStyle w:val="REBSabstract"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract: </w:t>
       </w:r>
+      <w:r w:rsidR="00AA0281" w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Provide a single-paragraph summary of the work, with a maximum length of 300 words. The abstract should briefly present the background, objective, methodology, main results, and conclusions of the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450FD81A" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSkeywords"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED8B9B8" w14:textId="0D3F00D6" w:rsidR="00AA0281" w:rsidRDefault="00E63D51" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSkeywords"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="3BB53433" w14:textId="77777777" w:rsidR="006433B8" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="006433B8">
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0281" w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>keyword 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0281">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0281" w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> keyword 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0281">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0281" w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> keyword 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0281">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0281" w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> keyword 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0281">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0281" w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> keyword 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB53433" w14:textId="4C936D66" w:rsidR="006433B8" w:rsidRPr="00E81092" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
       <w:pPr>
         <w:pStyle w:val="REBSkeywords"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Provide 3 to 5 keywords specifically related to the paper. Do not repeat words already used in the title unless strictly necessary. Separate keywords with semicolons</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A05D46" w14:textId="77777777" w:rsidR="006433B8" w:rsidRPr="00E81092" w:rsidRDefault="00286926" w:rsidP="006433B8">
       <w:pPr>
         <w:pStyle w:val="REBSsectionheader"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">How to use the template (This section must be deleted at the end of writing the </w:t>
       </w:r>
       <w:r w:rsidR="00D87794" w:rsidRPr="00E81092">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -421,67 +481,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The font styles for each part of the document are defined </w:t>
       </w:r>
       <w:r w:rsidR="007563E0" w:rsidRPr="00E81092">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in the Word tab: Format &gt; Style... </w:t>
       </w:r>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(e.g. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>REB&amp;S_authors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E21A38" w14:textId="77777777" w:rsidR="00286926" w:rsidRPr="00E81092" w:rsidRDefault="00286926" w:rsidP="007563E0">
       <w:pPr>
         <w:pStyle w:val="REBStext"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -491,309 +535,316 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Each section contains the title and a brief description of the content (this description should be removed when the </w:t>
       </w:r>
       <w:r w:rsidR="00D87794" w:rsidRPr="00E81092">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>paper</w:t>
       </w:r>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is written). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0414B249" w14:textId="77777777" w:rsidR="00286926" w:rsidRPr="00E81092" w:rsidRDefault="00286926" w:rsidP="007563E0">
+    <w:p w14:paraId="0414B249" w14:textId="692069EF" w:rsidR="00286926" w:rsidRPr="00AA0281" w:rsidRDefault="00286926" w:rsidP="007563E0">
       <w:pPr>
         <w:pStyle w:val="REBStext"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If you have any questions, please send an</w:t>
       </w:r>
       <w:r w:rsidR="00446C59" w:rsidRPr="00E81092">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E81092">
+      <w:r w:rsidRPr="00AA0281">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">email to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00E81092">
+        <w:r w:rsidR="00AA0281" w:rsidRPr="00AA0281">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:highlight w:val="yellow"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>informes@aldeser.org</w:t>
+          <w:t>secretariat@aldeser.org</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00AA0281" w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29084920" w14:textId="77777777" w:rsidR="009171C0" w:rsidRPr="00E81092" w:rsidRDefault="00286926" w:rsidP="009171C0">
+      <w:pPr>
+        <w:pStyle w:val="REBSsectionheader"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
-          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEA29B7" w14:textId="7E0EA69D" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00AA0281" w:rsidP="009171C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The introduction should briefly describe the problem addressed in the paper, place the study within its broader scientific context, and explain its relevance. It should also include a concise review of previous research directly related to the topic and clearly state the novelty, objective, and contribution of the study. All sources cited in the text must be included in the reference list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4F2A32" w14:textId="77777777" w:rsidR="009171C0" w:rsidRPr="00E81092" w:rsidRDefault="00286926" w:rsidP="009171C0">
+      <w:pPr>
+        <w:pStyle w:val="REBSsectionheader"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81092">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Materials and Methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07129C68" w14:textId="77777777" w:rsidR="009171C0" w:rsidRPr="00E81092" w:rsidRDefault="00286926" w:rsidP="006433B8">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81092">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the materials and methods used in the study. For new methods, describe them in detail and for </w:t>
+      </w:r>
+      <w:r w:rsidR="009340D1" w:rsidRPr="00E81092">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>well-established</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81092">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> methods, describe them briefly and cite the original source.</w:t>
+      </w:r>
+      <w:r w:rsidR="009171C0" w:rsidRPr="00E81092">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29084920" w14:textId="77777777" w:rsidR="009171C0" w:rsidRPr="00E81092" w:rsidRDefault="00286926" w:rsidP="009171C0">
+    <w:p w14:paraId="7006E5E5" w14:textId="47CC4583" w:rsidR="009171C0" w:rsidRDefault="009171C0" w:rsidP="006B37C2">
+      <w:pPr>
+        <w:pStyle w:val="REBSsubsectionheader"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81092">
+        <w:t>Subsections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FED8AA" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Use the corresponding subsection style for subsection headings within the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B69D0D4" w14:textId="334F9CE6" w:rsidR="00AA0281" w:rsidRPr="00E81092" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSsectionofsubsectionheader"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ubordinate section</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092E7E69" w14:textId="5A3041A0" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any subordinate section included under a subsection must follow the format established in this template.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AE7129" w14:textId="77777777" w:rsidR="009171C0" w:rsidRPr="00E81092" w:rsidRDefault="00446C59" w:rsidP="009171C0">
       <w:pPr>
         <w:pStyle w:val="REBSsectionheader"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Introduction</w:t>
-[...140 lines deleted...]
-        </w:rPr>
         <w:t>Results and Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66380C2E" w14:textId="77777777" w:rsidR="00370774" w:rsidRPr="00E81092" w:rsidRDefault="00446C59" w:rsidP="00E63D51">
+    <w:p w14:paraId="66380C2E" w14:textId="5277E4AA" w:rsidR="00370774" w:rsidRPr="00E81092" w:rsidRDefault="00AA0281" w:rsidP="00E63D51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E81092">
+      <w:r w:rsidRPr="00AA0281">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>The results section should include a precise description of the experimental results, a discussion of these results and their interpretation from the perspective of previous research and the hypotheses proposed. It is also necessary to mention possible future research.</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="7B6A0AD3" w14:textId="1FD8CB46" w:rsidR="00370774" w:rsidRDefault="00446C59" w:rsidP="00C779AB">
+        <w:t>This section should present the main results clearly and precisely, followed by their critical interpretation in relation to previous studies and the objectives or hypotheses of the work. Authors should emphasize the scientific relevance of the findings, identify limitations when appropriate, and suggest possible directions for future research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA9C147" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
       <w:pPr>
         <w:pStyle w:val="REBStext"/>
         <w:rPr>
           <w:rStyle w:val="IntroduccionCar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E81092">
+    </w:p>
+    <w:p w14:paraId="2B94D805" w14:textId="369CA9EB" w:rsidR="00AA0281" w:rsidRPr="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
         <w:rPr>
           <w:rStyle w:val="IntroduccionCar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Equations must be inserted through the equation editor with the established format and must be numbered consecutively as for Tables and Figures.</w:t>
-      </w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:rStyle w:val="IntroduccionCar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Equations must be inserted using the Word equation editor and numbered consecutively throughout the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083014E2" w14:textId="07C4B0E3" w:rsidR="00AA0281" w:rsidRPr="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:rStyle w:val="IntroduccionCar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:rStyle w:val="IntroduccionCar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In the text, equations should be cited as Equation 1, Equation 2, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5913640D" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00C779AB">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:rStyle w:val="IntroduccionCar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="10584" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10142"/>
         <w:gridCol w:w="442"/>
       </w:tblGrid>
       <w:tr w:rsidR="00083965" w14:paraId="5E2503AB" w14:textId="77777777" w:rsidTr="00083965">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -868,160 +919,136 @@
                       </w:rPr>
                       <m:t>XXXXXX</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5642DCFF" w14:textId="77777777" w:rsidR="00083965" w:rsidRPr="00C779AB" w:rsidRDefault="00083965" w:rsidP="00083965">
             <w:pPr>
               <w:pStyle w:val="REBSequationnumber"/>
             </w:pPr>
             <w:r w:rsidRPr="00C779AB">
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E13938C" w14:textId="6D40B9E2" w:rsidR="00370774" w:rsidRPr="00083965" w:rsidRDefault="00370774" w:rsidP="00083965">
+    <w:p w14:paraId="588A4250" w14:textId="736FB1B4" w:rsidR="00E63D51" w:rsidRPr="00AA0281" w:rsidRDefault="00370774" w:rsidP="00AA0281">
       <w:pPr>
         <w:pStyle w:val="REBStext"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81092">
+        <w:rPr>
           <w:rStyle w:val="IntroduccionCar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:rStyle w:val="IntroduccionCar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:rStyle w:val="IntroduccionCar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:rStyle w:val="IntroduccionCar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:rStyle w:val="IntroduccionCar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E81092">
-[...31 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1955D805" w14:textId="40D3C498" w:rsidR="00974F97" w:rsidRDefault="00974F97" w:rsidP="00974F97">
       <w:pPr>
         <w:pStyle w:val="REBStext"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Equation example:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="10584" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10142"/>
         <w:gridCol w:w="442"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C779AB" w14:paraId="030C6E39" w14:textId="77777777" w:rsidTr="00184BA2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15B31522" w14:textId="050C3C36" w:rsidR="00C779AB" w:rsidRPr="00083965" w:rsidRDefault="007F140E" w:rsidP="00184BA2">
+          <w:p w14:paraId="15B31522" w14:textId="050C3C36" w:rsidR="00C779AB" w:rsidRPr="00083965" w:rsidRDefault="00000000" w:rsidP="00184BA2">
             <w:pPr>
               <w:pStyle w:val="REBStext"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
@@ -1152,135 +1179,160 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="123E81F6" w14:textId="5E0B7F18" w:rsidR="00C779AB" w:rsidRPr="00C779AB" w:rsidRDefault="00C779AB" w:rsidP="00184BA2">
             <w:pPr>
               <w:pStyle w:val="REBSequationnumber"/>
             </w:pPr>
             <w:r w:rsidRPr="00C779AB">
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1729C879" w14:textId="77777777" w:rsidR="00C779AB" w:rsidRPr="00974F97" w:rsidRDefault="00C779AB" w:rsidP="00974F97">
       <w:pPr>
         <w:pStyle w:val="REBStext"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="786ED3F9" w14:textId="2BFDC0A2" w:rsidR="00974F97" w:rsidRDefault="00974F97" w:rsidP="00974F97">
+    <w:p w14:paraId="786ED3F9" w14:textId="04B1DA48" w:rsidR="00974F97" w:rsidRDefault="00AA0281" w:rsidP="00974F97">
       <w:pPr>
         <w:pStyle w:val="REBStext"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00974F97">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">where </w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00974F97" w:rsidRPr="00974F97">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>here</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00974F97" w:rsidRPr="00974F97">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00974F97" w:rsidRPr="00974F97">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00974F97" w:rsidRPr="00C779AB">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t;biogas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00974F97" w:rsidRPr="00C779AB">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00974F97" w:rsidRPr="00974F97">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(L/kg TS; L/kg VS) is the cumulative biogas yield at digestion time t (days); C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00974F97" w:rsidRPr="00C779AB">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>0;biogas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00974F97" w:rsidRPr="00C779AB">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00974F97" w:rsidRPr="00974F97">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(L/kg TS; L/kg VS) is the maximal biogas yield; and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C779AB">
+      <w:r w:rsidR="00974F97" w:rsidRPr="00974F97">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00974F97" w:rsidRPr="00C779AB">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>t;biogas</w:t>
+        <w:t>biogas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00974F97">
+      <w:r w:rsidR="00974F97" w:rsidRPr="00974F97">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C779AB">
+      <w:r w:rsidR="00974F97" w:rsidRPr="00C779AB">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>−1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00974F97">
+      <w:r w:rsidR="00974F97" w:rsidRPr="00974F97">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>) is the kinetic coefficient of biogas production.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6541FAD6" w14:textId="77777777" w:rsidR="00974F97" w:rsidRDefault="00974F97" w:rsidP="00167D9C">
       <w:pPr>
         <w:pStyle w:val="REBStext"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B1ED5C6" w14:textId="46283EE7" w:rsidR="00E63D51" w:rsidRDefault="00763270" w:rsidP="00167D9C">
       <w:pPr>
         <w:pStyle w:val="REBStext"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1345,598 +1397,618 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2929602" cy="995804"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707B0023" w14:textId="7967B9F0" w:rsidR="00446C59" w:rsidRPr="00E81092" w:rsidRDefault="00446C59" w:rsidP="00167D9C">
+    <w:p w14:paraId="707B0023" w14:textId="0888519E" w:rsidR="00446C59" w:rsidRPr="00E81092" w:rsidRDefault="00AA0281" w:rsidP="00167D9C">
       <w:pPr>
         <w:pStyle w:val="REBStabletitle"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AA0281">
+        <w:t xml:space="preserve">Figure X. Title of the figure. </w:t>
+      </w:r>
+      <w:r w:rsidR="00242074" w:rsidRPr="00242074">
+        <w:t>Provide a clear and concise description of the figure. Define all symbols, abbreviations, and units used. If applicable, include the source citation following the reference style of the journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00242074">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C63B17" w14:textId="78C1B96B" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00446C59" w:rsidP="00167D9C">
+      <w:pPr>
+        <w:pStyle w:val="REBStabletitle"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00070969">
+        <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00070969">
+        <w:t xml:space="preserve">Title of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0281">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00070969">
+        <w:t>able</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81092">
+        <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="20"/>
-[...17 lines deleted...]
-        <w:t>Table 1. This is the title of the table. It is placed at the top of the table.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6521" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2173"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2174"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="2480"/>
+        <w:gridCol w:w="2481"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E63D51" w:rsidRPr="00E81092" w14:paraId="0D04A39E" w14:textId="77777777" w:rsidTr="00F7409F">
+      <w:tr w:rsidR="00E63D51" w:rsidRPr="00E81092" w14:paraId="0D04A39E" w14:textId="77777777" w:rsidTr="00070969">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2173" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CD5AF6E" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="006029F1">
             <w:pPr>
               <w:pStyle w:val="REBStablesections"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00446C59" w:rsidRPr="00E81092">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>itle</w:t>
             </w:r>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2174" w:type="dxa"/>
+            <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB7F323" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="006029F1">
+          <w:p w14:paraId="5CB7F323" w14:textId="3D2CCF36" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="006029F1">
             <w:pPr>
               <w:pStyle w:val="REBStablesections"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00446C59" w:rsidRPr="00E81092">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>itle</w:t>
             </w:r>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2174" w:type="dxa"/>
+            <w:tcW w:w="2481" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17F78060" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="006029F1">
             <w:pPr>
               <w:pStyle w:val="REBStablesections"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00446C59" w:rsidRPr="00E81092">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>itle</w:t>
             </w:r>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E63D51" w:rsidRPr="00E81092" w14:paraId="17062C7D" w14:textId="77777777" w:rsidTr="00F7409F">
+      <w:tr w:rsidR="00E63D51" w:rsidRPr="00E81092" w14:paraId="17062C7D" w14:textId="77777777" w:rsidTr="00070969">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2173" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0605957B" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="006029F1">
             <w:pPr>
               <w:pStyle w:val="REBStablesections"/>
               <w:spacing w:before="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Variable 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2174" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2480" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F444230" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00167D9C" w:rsidP="006029F1">
             <w:pPr>
               <w:pStyle w:val="REBStablesections"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="00E63D51" w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
             <w:r w:rsidR="00446C59" w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2174" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2481" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18ABEF40" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="006029F1">
             <w:pPr>
               <w:pStyle w:val="REBStablesections"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>dat</w:t>
             </w:r>
             <w:r w:rsidR="00446C59" w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E63D51" w:rsidRPr="00E81092" w14:paraId="004E253F" w14:textId="77777777" w:rsidTr="00F7409F">
+      <w:tr w:rsidR="00E63D51" w:rsidRPr="00E81092" w14:paraId="004E253F" w14:textId="77777777" w:rsidTr="00070969">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2173" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62E580C3" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="00F7409F">
             <w:pPr>
               <w:pStyle w:val="REBStablesections"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Variable 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2174" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2480" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1989B260" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00167D9C" w:rsidP="00167D9C">
             <w:pPr>
               <w:pStyle w:val="REBStablesections"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="00E63D51" w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
             <w:r w:rsidR="00446C59" w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2174" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2481" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="528CD82D" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="00167D9C">
             <w:pPr>
               <w:pStyle w:val="REBStablesections"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>dat</w:t>
             </w:r>
             <w:r w:rsidR="00446C59" w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006029F1" w:rsidRPr="00E81092" w14:paraId="67A12216" w14:textId="77777777" w:rsidTr="00F7409F">
+      <w:tr w:rsidR="006029F1" w:rsidRPr="00E81092" w14:paraId="67A12216" w14:textId="77777777" w:rsidTr="00070969">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2173" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D3A6737" w14:textId="0988A557" w:rsidR="006029F1" w:rsidRPr="00E81092" w:rsidRDefault="006029F1" w:rsidP="006029F1">
             <w:pPr>
               <w:pStyle w:val="REBStablesections"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Variable </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2174" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2480" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14965438" w14:textId="385DD254" w:rsidR="006029F1" w:rsidRPr="00E81092" w:rsidRDefault="006029F1" w:rsidP="006029F1">
             <w:pPr>
               <w:pStyle w:val="REBStablesections"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2174" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2481" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6629AB65" w14:textId="025AC00E" w:rsidR="006029F1" w:rsidRPr="00E81092" w:rsidRDefault="006029F1" w:rsidP="006029F1">
             <w:pPr>
               <w:pStyle w:val="REBStablesections"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50F78EC5" w14:textId="77777777" w:rsidR="00167D9C" w:rsidRPr="00E81092" w:rsidRDefault="00167D9C" w:rsidP="00167D9C">
+    <w:p w14:paraId="0E7D9177" w14:textId="77777777" w:rsidR="00242074" w:rsidRDefault="00242074" w:rsidP="00242074">
+      <w:pPr>
+        <w:pStyle w:val="REBStablenote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Note. Provide a general description of the table's content. Define all abbreviations (e.g., SD = standard deviation; CI = confidence interval). If applicable, include the source citation following the journal format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165FFD9E" w14:textId="3DB5EF72" w:rsidR="003B35B5" w:rsidRPr="00070969" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBStablenote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ᵃ Insert a specific note for a particular cell, row, or column here.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>ᵇ Insert another specific note if needed.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>* p &lt; .05.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>** p &lt; .01.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E886C0" w14:textId="77777777" w:rsidR="003B35B5" w:rsidRDefault="003B35B5" w:rsidP="00167D9C">
       <w:pPr>
         <w:pStyle w:val="REBStext"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="442CEDD7" w14:textId="1B5525E0" w:rsidR="00E63D51" w:rsidRDefault="00446C59" w:rsidP="00167D9C">
+    <w:p w14:paraId="442CEDD7" w14:textId="018CECAB" w:rsidR="00E63D51" w:rsidRDefault="00446C59" w:rsidP="00167D9C">
       <w:pPr>
         <w:pStyle w:val="REBStext"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Other cases for example (Figure 2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9AB541" w14:textId="77777777" w:rsidR="00863A91" w:rsidRPr="00E81092" w:rsidRDefault="00863A91" w:rsidP="00167D9C">
       <w:pPr>
         <w:pStyle w:val="REBStext"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4057"/>
         <w:gridCol w:w="4296"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E63D51" w:rsidRPr="00E81092" w14:paraId="57330D29" w14:textId="77777777" w:rsidTr="002410D0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AAD23E8" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="00167D9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B745D77" wp14:editId="0A324F03">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B745D77" wp14:editId="248B0F8B">
                   <wp:extent cx="2072640" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                   <wp:docPr id="7" name="Imagen 7" descr="Diseños Power Point para Gráficos y Datos"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7" descr="Diseños Power Point para Gráficos y Datos"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -1959,51 +2031,51 @@
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F4723BE" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="00167D9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E81092">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="470DE315" wp14:editId="7ACD70EC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="470DE315" wp14:editId="616616F1">
                   <wp:extent cx="2586990" cy="1351718"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="1270"/>
                   <wp:docPr id="12" name="Imagen 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -2017,977 +2089,1457 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E63D51" w:rsidRPr="00E81092" w14:paraId="7825DDD6" w14:textId="77777777" w:rsidTr="002410D0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8CAF44" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="00167D9C">
+          <w:p w14:paraId="5C8CAF44" w14:textId="3EBC95CC" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="008458E0" w:rsidP="008458E0">
             <w:pPr>
               <w:pStyle w:val="REBSfiguresubindex"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81092">
-[...3 lines deleted...]
-              <w:t>(a)</w:t>
+            <w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E63D51" w:rsidRPr="00E81092">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2CA796" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00E63D51" w:rsidP="00167D9C">
+          <w:p w14:paraId="1C2CA796" w14:textId="1233203B" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="008458E0" w:rsidP="008458E0">
             <w:pPr>
               <w:pStyle w:val="REBSfiguresubindex"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81092">
-[...3 lines deleted...]
-              <w:t>(b)</w:t>
+            <w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E63D51" w:rsidRPr="00E81092">
+              <w:t>b</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FBC4B5C" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00446C59" w:rsidP="0059526E">
+    <w:p w14:paraId="5FBC4B5C" w14:textId="71231C94" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00AA0281" w:rsidP="0059526E">
       <w:pPr>
         <w:pStyle w:val="REBSfiguretitle"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Figure X. Caption for a composite figure. Describe each part in sequence: (a) description of panel a; (b) description of panel b.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A3E28F" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00446C59" w:rsidP="006C516F">
+      <w:pPr>
+        <w:pStyle w:val="REBSsectionheader"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E81092">
-        <w:rPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>Conclusions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B37757F" w14:textId="6B4028E7" w:rsidR="00E63D51" w:rsidRDefault="00446C59" w:rsidP="00167D9C">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>and (b) with the description of part b.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Include the main conclusions of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87794" w:rsidRPr="00E81092">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paper</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E81092">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Conclusions</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B37757F" w14:textId="6B4028E7" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00446C59" w:rsidP="00167D9C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099B35F4" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRPr="00E81092" w:rsidRDefault="00AA0281" w:rsidP="00167D9C">
       <w:pPr>
         <w:pStyle w:val="REBStext"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E81092">
-[...26 lines deleted...]
-    <w:p w14:paraId="1AEB1A0E" w14:textId="029922A8" w:rsidR="00F24A8E" w:rsidRPr="00E81092" w:rsidRDefault="00F24A8E" w:rsidP="00A8180A">
+    </w:p>
+    <w:p w14:paraId="0298C947" w14:textId="77777777" w:rsidR="001766C0" w:rsidRDefault="001766C0" w:rsidP="00AA0281">
       <w:pPr>
         <w:pStyle w:val="REBSacknowledgments"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E81092">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E81092">
+    </w:p>
+    <w:p w14:paraId="33E576A0" w14:textId="7310B8CC" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="001766C0" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSacknowledgments"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>In this section you should add acknowledgements and funding if applicable.</w:t>
-[...15 lines deleted...]
-        <w:pStyle w:val="REBSauthorcontributions"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001766C0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E81092">
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The following sections must be included after the Conclusions section. Conflicts of Interest and Author Contributions are mandatory. The remaining sections (Acknowledgments, Funding, Ethics Statement, and AI Use Disclosure) must be included when applicable. If not applicable, indicate: Not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA2541F" w14:textId="77777777" w:rsidR="001766C0" w:rsidRDefault="001766C0" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSacknowledgments"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27CF33B0" w14:textId="0504A7B4" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSacknowledgments"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Include acknowledgments to individuals, institutions, or organizations that contributed to the work but do not meet the criteria for authorship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FEACEB" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSacknowledgments"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DEA255" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSacknowledgments"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Provide complete information about the financial support received for the study, including the funding agency, project number, and grant identifier, when applicable. If the study did not receive external funding, indicate: This research received no external funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F98D424" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSacknowledgments"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062EFB8B" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSacknowledgments"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0281">
+        <w:t>Conflicts of Interest</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>The authors must declare any financial, professional, or personal relationships that could be perceived as influencing the results or interpretation of the manuscript. If there are no conflicts of interest, indicate: The authors declare no conflicts of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D650CE" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSacknowledgments"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596589C0" w14:textId="3AF7112B" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSacknowledgments"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0281">
+        <w:t>Ethics Statement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0281">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0281">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>If applicable, provide the name of the approving ethics committee or institutional review board, the approval number, and the date of approval. For studies involving humans, animals, or sensitive biological materials, authors must confirm compliance with the corresponding ethical standards. If not applicable, indicate: Not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7E66B5" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSacknowledgments"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402ED989" w14:textId="0CD02E93" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSacknowledgments"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0281">
+        <w:t>AI Use Disclosure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0281">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00242074" w:rsidRPr="00242074">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>If artificial intelligence tools were used during the preparation of the manuscript, authors must disclose the tool used and its specific purpose (e.g., language editing or readability improvement). AI tools cannot be listed as authors and must not be used to generate scientific hypotheses, perform critical analysis, interpret results, or draw conclusions. Authors remain fully responsible for the accuracy, integrity, and scientific validity of the work. If no AI tools were used, indicate: The authors declare that no artificial intelligence tools were used in the preparation of this manuscript. If not applicable, indicate: Not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3B9520" w14:textId="77777777" w:rsidR="00242074" w:rsidRDefault="00242074" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSacknowledgments"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A9507F" w14:textId="1826B81D" w:rsidR="00AA0281" w:rsidRPr="00AA0281" w:rsidRDefault="00F24A8E" w:rsidP="00242074">
+      <w:pPr>
+        <w:pStyle w:val="REBSacknowledgments"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:snapToGrid/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BD77EE" w:rsidRPr="00E81092">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81092">
+        <w:t>Author contributions:</w:t>
+      </w:r>
+      <w:r w:rsidR="00242074">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00242074" w:rsidRPr="00242074">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:snapToGrid/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E81092">
+        </w:rPr>
+        <w:t>Include the specific contribution of each author using initials. Use the following roles when applicable: Conceptualization, Methodology, Formal analysis, Investigation, Data curation, Writing – original draft, Writing – review &amp; editing, Supervision, Project administration, Funding acquisition, Resources, and Validation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12820A7B" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRPr="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSauthorcontributions"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:snapToGrid/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the contributions listed to evidence the authors' contributions. The following example is attached to be taken as a basis.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="154633A4" w14:textId="26985DCA" w:rsidR="00F24A8E" w:rsidRPr="00E81092" w:rsidRDefault="00141C36" w:rsidP="00A8180A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BCFC3A" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
       <w:pPr>
         <w:pStyle w:val="REBSauthorcontributions"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:snapToGrid/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AA0281">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:snapToGrid/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>W</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E81092">
+        <w:t>Use the following format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F85E6A" w14:textId="0F2F9D94" w:rsidR="00AA0281" w:rsidRPr="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSauthorcontributions"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:snapToGrid/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">riting, analysis and interpretation of data, conceptualization, provide materials, design, </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0281">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:snapToGrid/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>data collection</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E81092">
+        <w:t>A.P.-G.: Conceptualization, Investigation, Writing – original draft; B.C.-D.: Methodology, Formal analysis, Writing – review &amp; editing; D.M.-B.: Resources, Supervision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174AB7CA" w14:textId="77777777" w:rsidR="00AA0281" w:rsidRPr="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSauthorcontributions"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:snapToGrid/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, editing, supervision, project administration, funding acquisition.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4137E116" w14:textId="3ECE5EB4" w:rsidR="00F24A8E" w:rsidRPr="00E81092" w:rsidRDefault="00F24A8E" w:rsidP="00A8180A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46252246" w14:textId="2997876F" w:rsidR="00242074" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
       <w:pPr>
         <w:pStyle w:val="REBSauthorcontributions"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:snapToGrid/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E81092">
+      <w:r w:rsidRPr="00AA0281">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:snapToGrid/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Following this format: Author name and last name abbreviation</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>Only include the roles that apply to the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A3520A" w14:textId="41F9041A" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00CC1738" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSsectionheader"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E81092">
-        <w:rPr>
-[...91 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="398F3FB8" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00E81092" w:rsidRDefault="00446C59" w:rsidP="00FF4B0C">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="53513074" w14:textId="103940F7" w:rsidR="00242074" w:rsidRDefault="00242074" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242074">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>References must follow APA (adapted) format. List all references in alphabetical order by the first author's surname. Do not use bullets or numbering. Do not leave blank lines between references. Apply a hanging indent from the second line of each reference. Preserve the original language of each source. Use italics for journal names, volume numbers, and book or thesis titles. URLs must be included on the same line without "Retrieved from".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478C59DF" w14:textId="77777777" w:rsidR="00446C59" w:rsidRPr="00E81092" w:rsidRDefault="00446C59" w:rsidP="00FF4B0C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E60ACA8" w14:textId="71E40857" w:rsidR="00E63D51" w:rsidRPr="00502F6D" w:rsidRDefault="00446C59" w:rsidP="00070969">
       <w:pPr>
         <w:pStyle w:val="REBSreferences"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...53 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example to cite a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82B10" w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0281" w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C11A421" w14:textId="4F6B1855" w:rsidR="00AA0281" w:rsidRPr="00502F6D" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBSreferences"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yoo, J. J., Seo, G., Chua, M. R., Park, T. G., Lu, Y., Rotermund, F., Kim, Y., Kim, H., Kim, J., Kim, S., </w:t>
+      </w:r>
+      <w:r w:rsidR="00502F6D" w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seo, J. (2021). Efficient perovskite solar cells via improved carrier management. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>590</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(7847), 587–593. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00502F6D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1038/s41586-</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00502F6D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>0</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00502F6D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>21-03285-w</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF31DAA" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00502F6D" w:rsidRDefault="00E63D51" w:rsidP="00070969">
+      <w:pPr>
+        <w:pStyle w:val="REBSreferences"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C60FA0" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00502F6D" w:rsidRDefault="00446C59" w:rsidP="00070969">
+      <w:pPr>
+        <w:pStyle w:val="REBSreferences"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Example to cite a book</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7633FC14" w14:textId="3861F7FF" w:rsidR="00502F6D" w:rsidRPr="00502F6D" w:rsidRDefault="00502F6D" w:rsidP="00070969">
+      <w:pPr>
+        <w:pStyle w:val="REBSreferences"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mathew, S. (2006). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Wind energy: Fundamentals, resource analysis and economics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Springer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6982658B" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00502F6D" w:rsidRDefault="00E63D51" w:rsidP="00070969">
+      <w:pPr>
+        <w:pStyle w:val="REBSreferences"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414B2A90" w14:textId="1DF1F7EB" w:rsidR="00502F6D" w:rsidRPr="00502F6D" w:rsidRDefault="00502F6D" w:rsidP="00502F6D">
+      <w:pPr>
+        <w:pStyle w:val="REBSreferences"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Example to cite a book</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chapter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4344E8D7" w14:textId="476D02CA" w:rsidR="00502F6D" w:rsidRPr="00502F6D" w:rsidRDefault="00A5533A" w:rsidP="00502F6D">
+      <w:pPr>
+        <w:pStyle w:val="REBSreferences"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5533A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chandel, S. S., &amp; Sharma, A. (2022). Recent advances in solar photovoltaic technologies. In S. Singh (Ed.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5533A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Renewable energy systems: Modeling, optimization and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5533A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> control (pp. 3–35). Academic Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7230B954" w14:textId="77777777" w:rsidR="00502F6D" w:rsidRPr="00502F6D" w:rsidRDefault="00502F6D" w:rsidP="00502F6D">
+      <w:pPr>
+        <w:pStyle w:val="REBSreferences"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7E6CAC" w14:textId="77777777" w:rsidR="00E63D51" w:rsidRPr="00502F6D" w:rsidRDefault="00446C59" w:rsidP="00070969">
+      <w:pPr>
+        <w:pStyle w:val="REBSreferences"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Example to cite a thesis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F8E882" w14:textId="40647185" w:rsidR="00502F6D" w:rsidRDefault="00502F6D" w:rsidP="00070969">
+      <w:pPr>
+        <w:pStyle w:val="REBSreferences"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pabón Pereira, C. P. (2009). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Anaerobic digestion in sustainable biomass chains</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Doctoral thesis, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B14DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wageningen University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00502F6D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://library.wur.nl/WebQuery/w</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00502F6D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>d</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00502F6D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>a/1910420</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070AC3C6" w14:textId="77777777" w:rsidR="00502F6D" w:rsidRPr="00502F6D" w:rsidRDefault="00502F6D" w:rsidP="006B14DD">
+      <w:pPr>
+        <w:pStyle w:val="REBSreferences"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308962A1" w14:textId="7463EAA1" w:rsidR="00502F6D" w:rsidRPr="00502F6D" w:rsidRDefault="00502F6D" w:rsidP="00502F6D">
+      <w:pPr>
+        <w:pStyle w:val="REBSreferences"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Example to cite a report or web document</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641F0313" w14:textId="20565A78" w:rsidR="00A5533A" w:rsidRPr="00502F6D" w:rsidRDefault="00A5533A" w:rsidP="00502F6D">
+      <w:pPr>
+        <w:pStyle w:val="REBSreferences"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5533A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">United Nations Environment </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5533A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5533A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5533A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Emissions Gap Report 2023: Broken Record – Temperatures hit new highs, yet world fails to cut emissions (again)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5533A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00E01834">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.unep.org/interactives/emissions-gap-report/2023/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42595C18" w14:textId="77777777" w:rsidR="00502F6D" w:rsidRDefault="00502F6D" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3134F8C1" w14:textId="6D2B1045" w:rsidR="00AA0281" w:rsidRDefault="00AA0281" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0281">
+        <w:t>Ensure that every in-text citation has a corresponding entry in the reference list and that every reference listed has been cited in the text. Authors are responsible for the accuracy, completeness, and formatting of all references.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7C5406" w14:textId="77777777" w:rsidR="00502F6D" w:rsidRDefault="00502F6D" w:rsidP="00AA0281">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CB8A23" w14:textId="2E03E78B" w:rsidR="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In-text citations must follow the author–date format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797F5740" w14:textId="77777777" w:rsidR="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A12DE7" w14:textId="143BF5C7" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Single author:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>(Smith, 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27485283" w14:textId="5B509B73" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="REBSreferences"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001766C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Two authors:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Smith &amp; Johnson, 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C19C5F0" w14:textId="77777777" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Three or more authors:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Smith </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>., 2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112BCDF6" w14:textId="77777777" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED68294" w14:textId="77DF896E" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E81092">
+        </w:rPr>
+        <w:t>Narrative citation:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Smith (2020) reported that…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5890B7B1" w14:textId="1ED517EA" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>For two authors in narrative form:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Smith and Johnson (2021) reported that…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16407028" w14:textId="46F1FAA5" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>For three or more authors in narrative form:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Smith et al. (2022) reported that…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411B6827" w14:textId="77777777" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BBE57B" w14:textId="20B0D351" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Multiple citations:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Smith, 2020; Johnson, 2019; Lee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>., 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5F6643" w14:textId="77777777" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FCC9743" w14:textId="52A31394" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D82B10">
+        </w:rPr>
+        <w:t>Same author and year:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:u w:val="single"/>
-[...8 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>(Smith, 2020a, 2020b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D3A6FA" w14:textId="77777777" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="001766C0" w:rsidP="001766C0">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...255 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEB19F2" w14:textId="287D44CA" w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidRDefault="00242074" w:rsidP="00242074">
+      <w:pPr>
+        <w:pStyle w:val="REBStext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00242074">
+        <w:t>In in-text citations, use "&amp;" when citing within parentheses (e.g., Smith &amp; Jones, 2020) and "and" when the authors are part of the narrative (e.g., Smith and Jones (2020)). In the reference list, always use "&amp;" before the last author.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001766C0" w:rsidRPr="001766C0" w:rsidSect="00435BB5">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1021" w:right="851" w:bottom="851" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17265398" w14:textId="77777777" w:rsidR="007F140E" w:rsidRDefault="007F140E" w:rsidP="00655ED9">
+    <w:p w14:paraId="4010CC80" w14:textId="77777777" w:rsidR="002C1471" w:rsidRDefault="002C1471" w:rsidP="00655ED9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2170B0BC" w14:textId="77777777" w:rsidR="007F140E" w:rsidRDefault="007F140E" w:rsidP="00655ED9">
+    <w:p w14:paraId="1CC7A5A7" w14:textId="77777777" w:rsidR="002C1471" w:rsidRDefault="002C1471" w:rsidP="00655ED9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="34466945"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="39367074" w14:textId="77777777" w:rsidR="00B773B8" w:rsidRDefault="00B773B8" w:rsidP="00393447">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7884F0B2" w14:textId="77777777" w:rsidR="00B773B8" w:rsidRDefault="00B773B8" w:rsidP="00B773B8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:id w:val="1090281019"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="33033323" w14:textId="5FEBB18D" w:rsidR="00B773B8" w:rsidRPr="00102F77" w:rsidRDefault="00B773B8" w:rsidP="00D158D2">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10977" w:y="322"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:color w:val="000000"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00102F77">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00102F77">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
@@ -3006,351 +3558,315 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00102F77">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1CCD8C26" w14:textId="4DB97100" w:rsidR="00B773B8" w:rsidRDefault="00342592" w:rsidP="00B773B8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r w:rsidRPr="00FF6B7E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E30F898" wp14:editId="4D55CED3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E30F898" wp14:editId="19B1C3EF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>19685</wp:posOffset>
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>161290</wp:posOffset>
+                <wp:posOffset>161759</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5309235" cy="323215"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="28" name="Cuadro de texto 28"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5309235" cy="323215"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2A63B23C" w14:textId="68065FC6" w:rsidR="00342592" w:rsidRPr="004C13C5" w:rsidRDefault="00342592" w:rsidP="00342592">
+                        <w:p w14:paraId="2A63B23C" w14:textId="4CCA7EA3" w:rsidR="00342592" w:rsidRPr="004C13C5" w:rsidRDefault="00342592" w:rsidP="00342592">
                           <w:pPr>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="004C13C5">
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>REB&amp;S</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> 2022</w:t>
+                            <w:t xml:space="preserve"> 202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00FB5F6B">
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="21"/>
+                              <w:szCs w:val="21"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t>5</w:t>
                           </w:r>
                           <w:r w:rsidRPr="004C13C5">
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>,</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="004C13C5">
+                          <w:r w:rsidR="00FB5F6B">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
-                            <w:t>4</w:t>
+                            <w:t>7</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
-                            <w:t>(</w:t>
-[...17 lines deleted...]
-                            <w:t>)</w:t>
+                            <w:t>(2)</w:t>
                           </w:r>
                           <w:r w:rsidRPr="004C13C5">
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>, 1-</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
-                            <w:t>3</w:t>
-[...8 lines deleted...]
-                            <w:t xml:space="preserve">. </w:t>
+                            <w:t xml:space="preserve">3. </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId1" w:history="1">
                             <w:r w:rsidRPr="002E71CF">
                               <w:rPr>
                                 <w:rStyle w:val="Hipervnculo"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>https://doi.org/10.56845/</w:t>
                             </w:r>
                           </w:hyperlink>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve">... </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5E30F898" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 28" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:1.55pt;margin-top:12.7pt;width:418.05pt;height:25.45pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAVAz7LGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JlO20Ey4GbwEWB&#13;&#10;IAngFDnTFGkJILksSVtyv75Lyi+kPRW9ULvc1T5mhvO7XiuyF863YCo6HuWUCMOhbs22oj9eV5++&#13;&#10;UOIDMzVTYERFD8LTu8XHD/POlqKABlQtHMEixpedrWgTgi2zzPNGaOZHYIXBoASnWUDXbbPasQ6r&#13;&#10;a5UVeX6TdeBq64AL7/H2YQjSRaovpeDhWUovAlEVxdlCOl06N/HMFnNWbh2zTcuPY7B/mEKz1mDT&#13;&#10;c6kHFhjZufaPUrrlDjzIMOKgM5Cy5SLtgNuM83fbrBtmRdoFwfH2DJP/f2X5035tXxwJ/VfokcAI&#13;&#10;SGd96fEy7tNLp+MXJyUYRwgPZ9hEHwjHy9kkvy0mM0o4xibFpBjPYpns8rd1PnwToEk0KuqQloQW&#13;&#10;2z/6MKSeUmIzA6tWqUSNMqSr6M1klqcfzhEsrgz2uMwardBvetLWV3tsoD7geg4G5r3lqxZneGQ+&#13;&#10;vDCHVONGKN/wjIdUgL3gaFHSgPv1t/uYjwxglJIOpVNR/3PHnKBEfTfIze14Oo1aS8509rlAx11H&#13;&#10;NtcRs9P3gOoc40OxPJkxP6iTKR3oN1T5MnbFEDMce1c0nMz7MAgaXwkXy2VKQnVZFh7N2vJYOqIa&#13;&#10;EX7t35izRxoCEvgEJ5Gx8h0bQ+7Ax3IXQLaJqojzgOoRflRmIvv4iqL0r/2UdXnri98AAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQCUPd+W4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/W&#13;&#10;InGjThNaQhqnqoIqJFQOfVx628RuEuFHiN028PUsJ7isNJrHzuTL0Wh2UYPvnBUwnUTAlK2d7Gwj&#13;&#10;4LBfP6TAfEArUTurBHwpD8vi9ibHTLqr3arLLjSMQqzPUEAbQp9x7utWGfQT1ytL3MkNBgPBoeFy&#13;&#10;wCuFG83jKJpzg52lDy32qmxV/bE7GwFv5fodt1Vs0m9dvm5Oq/7zcJwJcX83vizorBbAghrDnwN+&#13;&#10;N1B/KKhY5c5WeqYFJFMSCohnj8CITpPnGFgl4GmeAC9y/n9E8QMAAP//AwBQSwECLQAUAAYACAAA&#13;&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#13;&#10;ABQABgAIAAAAIQAVAz7LGgIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQCUPd+W4wAAAAwBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54&#13;&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Cuadro de texto 28" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:12.75pt;width:418.05pt;height:25.45pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAVAz7LGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JlO20Ey4GbwEWB&#13;&#10;IAngFDnTFGkJILksSVtyv75Lyi+kPRW9ULvc1T5mhvO7XiuyF863YCo6HuWUCMOhbs22oj9eV5++&#13;&#10;UOIDMzVTYERFD8LTu8XHD/POlqKABlQtHMEixpedrWgTgi2zzPNGaOZHYIXBoASnWUDXbbPasQ6r&#13;&#10;a5UVeX6TdeBq64AL7/H2YQjSRaovpeDhWUovAlEVxdlCOl06N/HMFnNWbh2zTcuPY7B/mEKz1mDT&#13;&#10;c6kHFhjZufaPUrrlDjzIMOKgM5Cy5SLtgNuM83fbrBtmRdoFwfH2DJP/f2X5035tXxwJ/VfokcAI&#13;&#10;SGd96fEy7tNLp+MXJyUYRwgPZ9hEHwjHy9kkvy0mM0o4xibFpBjPYpns8rd1PnwToEk0KuqQloQW&#13;&#10;2z/6MKSeUmIzA6tWqUSNMqSr6M1klqcfzhEsrgz2uMwardBvetLWV3tsoD7geg4G5r3lqxZneGQ+&#13;&#10;vDCHVONGKN/wjIdUgL3gaFHSgPv1t/uYjwxglJIOpVNR/3PHnKBEfTfIze14Oo1aS8509rlAx11H&#13;&#10;NtcRs9P3gOoc40OxPJkxP6iTKR3oN1T5MnbFEDMce1c0nMz7MAgaXwkXy2VKQnVZFh7N2vJYOqIa&#13;&#10;EX7t35izRxoCEvgEJ5Gx8h0bQ+7Ax3IXQLaJqojzgOoRflRmIvv4iqL0r/2UdXnri98AAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQCZ0sVe5AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9h&#13;&#10;GcGb3TSaGNJsSokUQeyhtZfeJtlpErp/YnbbRj+960kvD4bHvPd+xXLSil1odL01AuazCBiZxsre&#13;&#10;tAL2H+uHDJjzaCQqa0jAFzlYlrc3BebSXs2WLjvfshBiXI4COu+HnHPXdKTRzexAJnhHO2r04Rxb&#13;&#10;Lke8hnCteBxFKdfYm9DQ4UBVR81pd9YC3qr1Brd1rLNvVb2+H1fD5/6QCHF/N70sgqwWwDxN/u8D&#13;&#10;fhnCfijDsNqejXRMCQg0XkCcJMCCmz2mc2C1gOf0CXhZ8P8M5Q8AAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAFQM+yxoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAmdLFXuQAAAALAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="2A63B23C" w14:textId="68065FC6" w:rsidR="00342592" w:rsidRPr="004C13C5" w:rsidRDefault="00342592" w:rsidP="00342592">
+                  <w:p w14:paraId="2A63B23C" w14:textId="4CCA7EA3" w:rsidR="00342592" w:rsidRPr="004C13C5" w:rsidRDefault="00342592" w:rsidP="00342592">
                     <w:pPr>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004C13C5">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>REB&amp;S</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> 2022</w:t>
+                      <w:t xml:space="preserve"> 202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00FB5F6B">
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="21"/>
+                        <w:szCs w:val="21"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t>5</w:t>
                     </w:r>
                     <w:r w:rsidRPr="004C13C5">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>,</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="004C13C5">
+                    <w:r w:rsidR="00FB5F6B">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
-                      <w:t>4</w:t>
+                      <w:t>7</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
-                      <w:t>(</w:t>
-[...17 lines deleted...]
-                      <w:t>)</w:t>
+                      <w:t>(2)</w:t>
                     </w:r>
                     <w:r w:rsidRPr="004C13C5">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>, 1-</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
-                      <w:t>3</w:t>
-[...8 lines deleted...]
-                      <w:t xml:space="preserve">. </w:t>
+                      <w:t xml:space="preserve">3. </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId2" w:history="1">
                       <w:r w:rsidRPr="002E71CF">
                         <w:rPr>
                           <w:rStyle w:val="Hipervnculo"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>https://doi.org/10.56845/</w:t>
                       </w:r>
                     </w:hyperlink>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve">... </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
@@ -3415,67 +3931,62 @@
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="51737202" id="Conector recto 5" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-3.1pt,10.55pt" to="530pt,10.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDxszxJzAEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xka9IacXpo0V2G&#13;&#10;rdhH74pMxQL0BUqLnX8/Sk7cbsMOG3YRLJLvke+J3t6O1rAjYNTetXy5qDkDJ32n3aHl374+vLnm&#13;&#10;LCbhOmG8g5afIPLb3etX2yE0sPK9Nx0gIxIXmyG0vE8pNFUVZQ9WxIUP4CipPFqR6IqHqkMxELs1&#13;&#10;1aqu19XgsQvoJcRI0fspyXeFXymQ6ZNSERIzLafZUjmxnPt8VrutaA4oQq/leQzxD1NYoR01nanu&#13;&#10;RRLsO+rfqKyW6KNXaSG9rbxSWkLRQGqW9S9qvvQiQNFC5sQw2xT/H638eLxzj0g2DCE2MTxiVjEq&#13;&#10;tEwZHZ7oTYsumpSNxbbTbBuMiUkKrjeb+u2G3JWXXDVRZKqAMb0Hb1n+aLnRLisSjTh+iInaUuml&#13;&#10;JIeNYwP1vKmv6lIWvdHdgzYmJyMe9ncG2VHQay5X767W1/kBieJFGd2Mo+CznvKVTgamBp9BMd3R&#13;&#10;3JOysmow0wopwaXlmdc4qs4wRSPMwPNoeUf/BDzXZyiUNfwb8Iwonb1LM9hq53Ey5ufuabyMrKb6&#13;&#10;iwOT7mzB3nen8tLFGtqn4tx59/PCvrwX+PMfuvsBAAD//wMAUEsDBBQABgAIAAAAIQAyUtc03wAA&#13;&#10;AA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctqSVKKhrOiEmTsCBDXFOG9NW&#13;&#10;a5yqSbby7/HEAS6W7Gc/v6/aLm4UJ5zD4ElDtlYgkFpvB+o0fByeVw8gQjRkzegJNXxjgG19fVWZ&#13;&#10;0vozveNpHzvBJhRKo6GPcSqlDG2PzoS1n5BY+/KzM5HbuZN2Nmc2d6PMlSqkMwPxh95M+NRje9wn&#13;&#10;p6HZTXd+TEVKr/dojy9vLveHT61vb5bdhsvjBkTEJf5dwIWB80PNwRqfyAYxalgVOW9qyLMMxEVX&#13;&#10;hWLC5nci60r+x6h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#13;&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#13;&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPGzPEnMAQAA6QMAAA4A&#13;&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADJS1zTfAAAADgEA&#13;&#10;AA8AAAAAAAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#13;&#10;" strokecolor="#124568" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="1195889476"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="336BCF10" w14:textId="77777777" w:rsidR="00FF6B7E" w:rsidRDefault="00FF6B7E" w:rsidP="00D158D2">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10980" w:y="282"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
@@ -3628,70 +4139,70 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0782D1D4" w14:textId="77777777" w:rsidR="007F140E" w:rsidRDefault="007F140E" w:rsidP="00655ED9">
+    <w:p w14:paraId="70251434" w14:textId="77777777" w:rsidR="002C1471" w:rsidRDefault="002C1471" w:rsidP="00655ED9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="469796F5" w14:textId="77777777" w:rsidR="007F140E" w:rsidRDefault="007F140E" w:rsidP="00655ED9">
+    <w:p w14:paraId="6061A04F" w14:textId="77777777" w:rsidR="002C1471" w:rsidRDefault="002C1471" w:rsidP="00655ED9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70208E3C" w14:textId="03F6E4FF" w:rsidR="00655ED9" w:rsidRDefault="00342592">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="077A9748" wp14:editId="3CF0FBC1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5614035</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-264795</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="934720" cy="283210"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="16" name="Imagen 16"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3727,51 +4238,51 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AB1B9C6" wp14:editId="6FEC4FD6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AB1B9C6" wp14:editId="443B95DC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>19685</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-257175</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4123690" cy="323215"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="Cuadro de texto 15"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4123690" cy="323215"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -4014,51 +4525,51 @@
                     <w:pPr>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00B773B8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="436F95A3" wp14:editId="7C4B4A5C">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="436F95A3" wp14:editId="1A97F79F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-37465</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>126365</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6770370" cy="0"/>
               <wp:effectExtent l="0" t="12700" r="24130" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Conector recto 8"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6770370" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="19050">
@@ -4074,63 +4585,63 @@
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="18272AEB" id="Conector recto 8" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-2.95pt,9.95pt" to="530.15pt,9.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDxszxJzAEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xka9IacXpo0V2G&#13;&#10;rdhH74pMxQL0BUqLnX8/Sk7cbsMOG3YRLJLvke+J3t6O1rAjYNTetXy5qDkDJ32n3aHl374+vLnm&#13;&#10;LCbhOmG8g5afIPLb3etX2yE0sPK9Nx0gIxIXmyG0vE8pNFUVZQ9WxIUP4CipPFqR6IqHqkMxELs1&#13;&#10;1aqu19XgsQvoJcRI0fspyXeFXymQ6ZNSERIzLafZUjmxnPt8VrutaA4oQq/leQzxD1NYoR01nanu&#13;&#10;RRLsO+rfqKyW6KNXaSG9rbxSWkLRQGqW9S9qvvQiQNFC5sQw2xT/H638eLxzj0g2DCE2MTxiVjEq&#13;&#10;tEwZHZ7oTYsumpSNxbbTbBuMiUkKrjeb+u2G3JWXXDVRZKqAMb0Hb1n+aLnRLisSjTh+iInaUuml&#13;&#10;JIeNYwP1vKmv6lIWvdHdgzYmJyMe9ncG2VHQay5X767W1/kBieJFGd2Mo+CznvKVTgamBp9BMd3R&#13;&#10;3JOysmow0wopwaXlmdc4qs4wRSPMwPNoeUf/BDzXZyiUNfwb8Iwonb1LM9hq53Ey5ufuabyMrKb6&#13;&#10;iwOT7mzB3nen8tLFGtqn4tx59/PCvrwX+PMfuvsBAAD//wMAUEsDBBQABgAIAAAAIQCx/gxz3gAA&#13;&#10;AA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/BTsMwDL0j8Q+RkbhtCUMrrGs6ISZOwGEb4pw2pq3W&#13;&#10;OFWTbOXv8cQBLrb8nv38XrGZXC9OOIbOk4a7uQKBVHvbUaPh4/AyewQRoiFrek+o4RsDbMrrq8Lk&#13;&#10;1p9ph6d9bASLUMiNhjbGIZcy1C06E+Z+QGLuy4/ORB7HRtrRnFnc9XKhVCad6Yg/tGbA5xbr4z45&#13;&#10;DdV2WPo+ZSm9PaA9vr67hT98an17M23XXJ7WICJO8e8CLhnYP5RsrPKJbBC9htlyxZuMr7hfeJWp&#13;&#10;exDVLyLLQv6PUf4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#13;&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#13;&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8bM8ScwBAADpAwAADgAA&#13;&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsf4Mc94AAAAOAQAA&#13;&#10;DwAAAAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#13;&#10;" strokecolor="#124568" strokeweight="1.5pt">
+            <v:line w14:anchorId="46C61CCB" id="Conector recto 8" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-2.95pt,9.95pt" to="530.15pt,9.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDxszxJzAEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xka9IacXpo0V2G&#13;&#10;rdhH74pMxQL0BUqLnX8/Sk7cbsMOG3YRLJLvke+J3t6O1rAjYNTetXy5qDkDJ32n3aHl374+vLnm&#13;&#10;LCbhOmG8g5afIPLb3etX2yE0sPK9Nx0gIxIXmyG0vE8pNFUVZQ9WxIUP4CipPFqR6IqHqkMxELs1&#13;&#10;1aqu19XgsQvoJcRI0fspyXeFXymQ6ZNSERIzLafZUjmxnPt8VrutaA4oQq/leQzxD1NYoR01nanu&#13;&#10;RRLsO+rfqKyW6KNXaSG9rbxSWkLRQGqW9S9qvvQiQNFC5sQw2xT/H638eLxzj0g2DCE2MTxiVjEq&#13;&#10;tEwZHZ7oTYsumpSNxbbTbBuMiUkKrjeb+u2G3JWXXDVRZKqAMb0Hb1n+aLnRLisSjTh+iInaUuml&#13;&#10;JIeNYwP1vKmv6lIWvdHdgzYmJyMe9ncG2VHQay5X767W1/kBieJFGd2Mo+CznvKVTgamBp9BMd3R&#13;&#10;3JOysmow0wopwaXlmdc4qs4wRSPMwPNoeUf/BDzXZyiUNfwb8Iwonb1LM9hq53Ey5ufuabyMrKb6&#13;&#10;iwOT7mzB3nen8tLFGtqn4tx59/PCvrwX+PMfuvsBAAD//wMAUEsDBBQABgAIAAAAIQCx/gxz3gAA&#13;&#10;AA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/BTsMwDL0j8Q+RkbhtCUMrrGs6ISZOwGEb4pw2pq3W&#13;&#10;OFWTbOXv8cQBLrb8nv38XrGZXC9OOIbOk4a7uQKBVHvbUaPh4/AyewQRoiFrek+o4RsDbMrrq8Lk&#13;&#10;1p9ph6d9bASLUMiNhjbGIZcy1C06E+Z+QGLuy4/ORB7HRtrRnFnc9XKhVCad6Yg/tGbA5xbr4z45&#13;&#10;DdV2WPo+ZSm9PaA9vr67hT98an17M23XXJ7WICJO8e8CLhnYP5RsrPKJbBC9htlyxZuMr7hfeJWp&#13;&#10;exDVLyLLQv6PUf4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#13;&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#13;&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8bM8ScwBAADpAwAADgAA&#13;&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsf4Mc94AAAAOAQAA&#13;&#10;DwAAAAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#13;&#10;" strokecolor="#124568" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01C787B0" w14:textId="4C2F0ADF" w:rsidR="00FF6B7E" w:rsidRDefault="00247DAC">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00FF6B7E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3375751F" wp14:editId="0311CC7F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-36195</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>131445</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6770370" cy="0"/>
               <wp:effectExtent l="0" t="12700" r="24130" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Conector recto 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4205,51 +4716,51 @@
               </wp:positionV>
               <wp:extent cx="5309235" cy="323215"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Cuadro de texto 11"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5309235" cy="323215"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="53FD780B" w14:textId="5D06BD8A" w:rsidR="00FF6B7E" w:rsidRPr="00BB2747" w:rsidRDefault="00FF6B7E" w:rsidP="00FF6B7E">
+                        <w:p w14:paraId="53FD780B" w14:textId="1E0EBE08" w:rsidR="00FF6B7E" w:rsidRPr="00BB2747" w:rsidRDefault="00FF6B7E" w:rsidP="00FF6B7E">
                           <w:pPr>
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                           </w:pPr>
                           <w:proofErr w:type="spellStart"/>
                           <w:r w:rsidRPr="00BB2747">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>Renewable</w:t>
                           </w:r>
                           <w:proofErr w:type="spellEnd"/>
                           <w:r w:rsidRPr="00BB2747">
                             <w:rPr>
@@ -4288,60 +4799,60 @@
                           </w:r>
                           <w:proofErr w:type="spellStart"/>
                           <w:r w:rsidRPr="00BB2747">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>Sustainability</w:t>
                           </w:r>
                           <w:proofErr w:type="spellEnd"/>
                           <w:r w:rsidRPr="00BB2747">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> (REB&amp;S), Vol. </w:t>
                           </w:r>
-                          <w:r w:rsidR="00F93B67">
+                          <w:r w:rsidR="00FB5F6B">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
-                            <w:t>4</w:t>
+                            <w:t>7</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BB2747">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve">, No. </w:t>
                           </w:r>
                           <w:r w:rsidR="007563E0">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="21"/>
                               <w:szCs w:val="21"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BB2747">
                             <w:rPr>
@@ -4384,51 +4895,51 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1F556232" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Cuadro de texto 11" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-20.55pt;width:418.05pt;height:25.45pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDV059vHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JlO20Ey4GbwEWB&#13;&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9ULvc1T5mhvO7vtVkL5xXYCo6HuWUCMOhVmZb0R+vq09f&#13;&#10;KPGBmZppMKKiB+Hp3eLjh3lnS1FAA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoCu22a1Yx1W&#13;&#10;b3VW5PlN1oGrrQMuvMfbhyFIF6m+lIKHZym9CERXFGcL6XTp3MQzW8xZuXXMNoofx2D/MEXLlMGm&#13;&#10;51IPLDCyc+qPUq3iDjzIMOLQZiCl4iLtgNuM83fbrBtmRdoFwfH2DJP/f2X5035tXxwJ/VfokcAI&#13;&#10;SGd96fEy7tNL18YvTkowjhAezrCJPhCOl7NJfltMZpRwjE2KSTGexTLZ5W/rfPgmoCXRqKhDWhJa&#13;&#10;bP/ow5B6SonNDKyU1okabUhX0ZvJLE8/nCNYXBvscZk1WqHf9ETVFS1Oe2ygPuB6DgbmveUrhTM8&#13;&#10;Mh9emEOqcSOUb3jGQ2rAXnC0KGnA/frbfcxHBjBKSYfSqaj/uWNOUKK/G+TmdjydRq0lZzr7XKDj&#13;&#10;riOb64jZtfeA6hzjQ7E8mTE/6JMpHbRvqPJl7IohZjj2rmg4mfdhEDS+Ei6Wy5SE6rIsPJq15bF0&#13;&#10;RDUi/Nq/MWePNAQk8AlOImPlOzaG3IGP5S6AVImqiPOA6hF+VGYi+/iKovSv/ZR1eeuL3wAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAAMdyQHjAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m&#13;&#10;/ofNmHiDbVFJKd0SUkNMjBxALt623aFt6M7W7gLVX+940stkJi/vzfuy1Wg7ccHBt44UxNMIBFLl&#13;&#10;TEu1gsP7ZpKA8EGT0Z0jVPCFHlb57U2mU+OutMPLPtSCQ8inWkETQp9K6asGrfZT1yOxdnSD1YHP&#13;&#10;oZZm0FcOt52cRdFcWt0Sf2h0j0WD1Wl/tgpei81W78qZTb674uXtuO4/Dx9PSt3fjc9LHusliIBj&#13;&#10;+HPALwP3h5yLle5MxotOAdMEBZPHOAbBcvIw56VUsEhA5pn8z5D/AAAA//8DAFBLAQItABQABgAI&#13;&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#13;&#10;Ai0AFAAGAAgAAAAhANXTn28cAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhAAMdyQHjAAAACwEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2&#13;&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="53FD780B" w14:textId="5D06BD8A" w:rsidR="00FF6B7E" w:rsidRPr="00BB2747" w:rsidRDefault="00FF6B7E" w:rsidP="00FF6B7E">
+                  <w:p w14:paraId="53FD780B" w14:textId="1E0EBE08" w:rsidR="00FF6B7E" w:rsidRPr="00BB2747" w:rsidRDefault="00FF6B7E" w:rsidP="00FF6B7E">
                     <w:pPr>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                     <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidRPr="00BB2747">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>Renewable</w:t>
                     </w:r>
                     <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidRPr="00BB2747">
                       <w:rPr>
@@ -4467,60 +4978,60 @@
                     </w:r>
                     <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidRPr="00BB2747">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>Sustainability</w:t>
                     </w:r>
                     <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidRPr="00BB2747">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> (REB&amp;S), Vol. </w:t>
                     </w:r>
-                    <w:r w:rsidR="00F93B67">
+                    <w:r w:rsidR="00FB5F6B">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
-                      <w:t>4</w:t>
+                      <w:t>7</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BB2747">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve">, No. </w:t>
                     </w:r>
                     <w:r w:rsidR="007563E0">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="21"/>
                         <w:szCs w:val="21"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BB2747">
                       <w:rPr>
@@ -4616,51 +5127,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="069E153F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B488DA6"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4969,236 +5480,259 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1993023815">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="633491022">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="543106067">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="105"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="113"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5025" w:allStyles="1" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F93B67"/>
     <w:rsid w:val="000040D9"/>
     <w:rsid w:val="000266D9"/>
     <w:rsid w:val="00035FF6"/>
     <w:rsid w:val="000423E4"/>
+    <w:rsid w:val="00070969"/>
     <w:rsid w:val="00083965"/>
     <w:rsid w:val="000A406E"/>
     <w:rsid w:val="000A61F8"/>
     <w:rsid w:val="000D2E80"/>
     <w:rsid w:val="000E084D"/>
     <w:rsid w:val="000F0FB3"/>
     <w:rsid w:val="00102F77"/>
     <w:rsid w:val="00141C36"/>
+    <w:rsid w:val="00155853"/>
     <w:rsid w:val="00167D9C"/>
+    <w:rsid w:val="001766C0"/>
     <w:rsid w:val="00182D88"/>
     <w:rsid w:val="00184BA2"/>
     <w:rsid w:val="0019757F"/>
     <w:rsid w:val="001B36E7"/>
+    <w:rsid w:val="001B37A8"/>
     <w:rsid w:val="001C03CB"/>
     <w:rsid w:val="001D0254"/>
     <w:rsid w:val="001D23A9"/>
     <w:rsid w:val="001E659B"/>
     <w:rsid w:val="001F6B12"/>
     <w:rsid w:val="001F783C"/>
     <w:rsid w:val="00213C7F"/>
+    <w:rsid w:val="00242074"/>
+    <w:rsid w:val="00244187"/>
     <w:rsid w:val="00247DAC"/>
     <w:rsid w:val="00265333"/>
     <w:rsid w:val="00286926"/>
+    <w:rsid w:val="002C1471"/>
     <w:rsid w:val="002E527D"/>
     <w:rsid w:val="00307D26"/>
     <w:rsid w:val="00335671"/>
     <w:rsid w:val="003414D2"/>
     <w:rsid w:val="00342592"/>
     <w:rsid w:val="00354964"/>
     <w:rsid w:val="003559F9"/>
     <w:rsid w:val="00370774"/>
     <w:rsid w:val="00392429"/>
     <w:rsid w:val="003947AF"/>
     <w:rsid w:val="00395D3A"/>
     <w:rsid w:val="003A59AD"/>
+    <w:rsid w:val="003B35B5"/>
+    <w:rsid w:val="00435BB5"/>
     <w:rsid w:val="004412EA"/>
     <w:rsid w:val="00446C59"/>
+    <w:rsid w:val="004A5602"/>
     <w:rsid w:val="004C4994"/>
     <w:rsid w:val="004F30D1"/>
+    <w:rsid w:val="00502F6D"/>
     <w:rsid w:val="00562679"/>
     <w:rsid w:val="0059526E"/>
     <w:rsid w:val="005C3750"/>
     <w:rsid w:val="005D15A7"/>
+    <w:rsid w:val="005F3BBE"/>
     <w:rsid w:val="006029F1"/>
     <w:rsid w:val="006433B8"/>
     <w:rsid w:val="006465B9"/>
     <w:rsid w:val="00655ED9"/>
     <w:rsid w:val="00656B76"/>
     <w:rsid w:val="006A3128"/>
+    <w:rsid w:val="006B14DD"/>
     <w:rsid w:val="006B37C2"/>
+    <w:rsid w:val="006C516F"/>
     <w:rsid w:val="006D45A2"/>
     <w:rsid w:val="006E3BAB"/>
     <w:rsid w:val="007106D7"/>
     <w:rsid w:val="007563E0"/>
     <w:rsid w:val="00763270"/>
     <w:rsid w:val="00776284"/>
     <w:rsid w:val="0079339F"/>
-    <w:rsid w:val="007F140E"/>
+    <w:rsid w:val="007B225A"/>
     <w:rsid w:val="008004E1"/>
     <w:rsid w:val="00802BE6"/>
     <w:rsid w:val="008238CA"/>
+    <w:rsid w:val="008458E0"/>
     <w:rsid w:val="00863A91"/>
+    <w:rsid w:val="008D351D"/>
     <w:rsid w:val="009055CA"/>
     <w:rsid w:val="009171C0"/>
+    <w:rsid w:val="0092591A"/>
     <w:rsid w:val="009340D1"/>
     <w:rsid w:val="009532C6"/>
     <w:rsid w:val="00974F97"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="009A25C8"/>
     <w:rsid w:val="009F62DB"/>
     <w:rsid w:val="00A36EB1"/>
+    <w:rsid w:val="00A5533A"/>
+    <w:rsid w:val="00A757DB"/>
     <w:rsid w:val="00A8180A"/>
     <w:rsid w:val="00A97C44"/>
+    <w:rsid w:val="00AA0281"/>
     <w:rsid w:val="00AB7B17"/>
     <w:rsid w:val="00AD0092"/>
     <w:rsid w:val="00AE12FB"/>
     <w:rsid w:val="00AE4168"/>
     <w:rsid w:val="00AF6154"/>
     <w:rsid w:val="00AF73BC"/>
     <w:rsid w:val="00B26F08"/>
     <w:rsid w:val="00B32450"/>
     <w:rsid w:val="00B42BBB"/>
+    <w:rsid w:val="00B71D8B"/>
     <w:rsid w:val="00B773B8"/>
     <w:rsid w:val="00BB2747"/>
     <w:rsid w:val="00BD77EE"/>
+    <w:rsid w:val="00BE27E8"/>
     <w:rsid w:val="00BF7128"/>
     <w:rsid w:val="00C250FC"/>
     <w:rsid w:val="00C626B9"/>
     <w:rsid w:val="00C6714A"/>
     <w:rsid w:val="00C779AB"/>
-    <w:rsid w:val="00C85003"/>
     <w:rsid w:val="00CA7EF9"/>
     <w:rsid w:val="00CB54D7"/>
     <w:rsid w:val="00CC1738"/>
     <w:rsid w:val="00CE1ED5"/>
     <w:rsid w:val="00CF09DB"/>
     <w:rsid w:val="00CF7ADF"/>
     <w:rsid w:val="00D07272"/>
+    <w:rsid w:val="00D077C1"/>
     <w:rsid w:val="00D158D2"/>
     <w:rsid w:val="00D2671B"/>
     <w:rsid w:val="00D526A4"/>
     <w:rsid w:val="00D5281E"/>
     <w:rsid w:val="00D644ED"/>
     <w:rsid w:val="00D651B6"/>
     <w:rsid w:val="00D82B10"/>
     <w:rsid w:val="00D87794"/>
     <w:rsid w:val="00DB594A"/>
     <w:rsid w:val="00DB621D"/>
     <w:rsid w:val="00DF6D04"/>
     <w:rsid w:val="00E103C5"/>
     <w:rsid w:val="00E42964"/>
     <w:rsid w:val="00E63D51"/>
     <w:rsid w:val="00E81092"/>
     <w:rsid w:val="00EA4C8B"/>
     <w:rsid w:val="00EB6C0C"/>
     <w:rsid w:val="00EC4BBB"/>
     <w:rsid w:val="00ED5135"/>
     <w:rsid w:val="00F24A8E"/>
     <w:rsid w:val="00F7409F"/>
     <w:rsid w:val="00F93B67"/>
     <w:rsid w:val="00FA548D"/>
+    <w:rsid w:val="00FB5F6B"/>
     <w:rsid w:val="00FF4B0C"/>
     <w:rsid w:val="00FF6B7E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="630CD5E0"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5551,91 +6085,72 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...16 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="REBSarticletitle">
     <w:name w:val="REB&amp;S_article_title"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CF09DB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="REBSauthors">
     <w:name w:val="REB&amp;S_authors"/>
     <w:next w:val="Normal"/>
@@ -6101,55 +6616,162 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="REBSequationnumber">
     <w:name w:val="REB&amp;S_equation_number"/>
     <w:basedOn w:val="REBStext"/>
     <w:qFormat/>
     <w:rsid w:val="00184BA2"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="REBSDOI">
     <w:name w:val="REB&amp;S_DOI"/>
     <w:basedOn w:val="REBSreceived"/>
     <w:qFormat/>
     <w:rsid w:val="00342592"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REBSsectionofsubsectionheader">
+    <w:name w:val="REB&amp;S_section_of_subsection_header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00070969"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="240" w:after="240"/>
+      <w:ind w:firstLine="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:i/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REBSreferences">
+    <w:name w:val="REB&amp;S_references"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C516F"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="228" w:lineRule="auto"/>
+      <w:ind w:left="708" w:hanging="708"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00070969"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REBStablenote">
+    <w:name w:val="REB&amp;S_table_note"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00070969"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1843"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="60" w:line="228" w:lineRule="auto"/>
+      <w:ind w:left="1985" w:right="2033"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Estilo2">
+    <w:name w:val="Estilo2"/>
+    <w:basedOn w:val="REBSsubsectionheader"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA0281"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00502F6D"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00502F6D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="956062835">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1611551995">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6182,51 +6804,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1194267946">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:informes@aldeser.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41586-021-03285-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:secretariat@aldeser.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.wur.nl/WebQuery/wda/1910420" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41586-021-03285-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unep.org/interactives/emissions-gap-report/2023/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56845/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56845/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -6514,72 +7136,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBB6707E-1A29-864E-841F-74A5C8229FBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>PaperTemplate_REB&amp;S_V4_N2.dotx</Template>
+  <Template>PaperTemplateREB&amp;S.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4311</Characters>
+  <Pages>4</Pages>
+  <Words>1483</Words>
+  <Characters>8161</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5084</CharactersWithSpaces>
+  <CharactersWithSpaces>9625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andrea Alvarado Vallejo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>